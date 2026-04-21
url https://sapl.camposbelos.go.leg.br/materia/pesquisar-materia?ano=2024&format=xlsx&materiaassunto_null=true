--- v0 (2026-02-08)
+++ v1 (2026-04-21)
@@ -54,448 +54,448 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CARLINHOS DO AMÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_01_2024_solicitacao_de_implantacao_e_manutencao_de_faixas_de_pedestres_em_toda_a_cidade..docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_01_2024_solicitacao_de_implantacao_e_manutencao_de_faixas_de_pedestres_em_toda_a_cidade..docx</t>
   </si>
   <si>
     <t>: Solicitação de implantação e manutenção de faixas de pedestres em toda a cidade.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_01_2024_proibe_a_aplicacao_de_pregos_em_palmeiras_nas_pracas_publicas.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_01_2024_proibe_a_aplicacao_de_pregos_em_palmeiras_nas_pracas_publicas.docx</t>
   </si>
   <si>
     <t>Proíbe a Aplicação de Pregos em Palmeiras nas Praças Públicas de Campos Belos, GO, e dá Outras Providências..</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>IRMÃO JUAREZ</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, encaminhamento ao Prefeito Municipal Pablo Geovanni Moreira Batista,  se há possibilidade de se realizar a pavimentação asfáltica nas Ruas   da localidade denominada Buritizais no Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RODRIGO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_02__rodrigo_recapeamento.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_02__rodrigo_recapeamento.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja oficiado Prefeito Municipal Pablo Geovanni Moreira Batista solicitando o Recapeamento Asfáltico das ruas do  Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/707/requerimento_03__rodrigo__policiamento_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/707/requerimento_03__rodrigo__policiamento_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja oficiado Prefeito Municipal Pablo Geovanni Moreira Batista solicitando o policiamento no  Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_04_rodrigo__torre_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_04_rodrigo__torre_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja oficiado Prefeito Municipal Pablo Geovanni Moreira Batista solicitando Manutenção na Torre  do  Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_05__rodrigo__fisiteraupetas_e_dentistas_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_05__rodrigo__fisiteraupetas_e_dentistas_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja oficiado Prefeito Municipal Pablo Geovanni Moreira Batista solicitando  atendimento de  Odontólogo e Fisioterapeutas do  Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/710/requerimento_06_carlinhos_do_america_limpeza_novo_horizonte.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/710/requerimento_06_carlinhos_do_america_limpeza_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, encaminhe ao Prefeito Municipal Pablo Geovanni Moreira Batista a Solicitação de operação tapa buraco, limpeza e controle do crescimento da vegetação no Setor Novo Horizonte.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>PORT.</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/691/portaria_n.01_2024__nomeacao_controle_interno.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/691/portaria_n.01_2024__nomeacao_controle_interno.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Servidor Efetivo para o Cargo de Controle Interno da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/692/portaria_n.02_2024__nomeacao_diretor_financeiro.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/692/portaria_n.02_2024__nomeacao_diretor_financeiro.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Servidor Efetivo para o Cargo de DIRETOR FINANCEIRO e dá outras providências”.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/693/portaria_03_2024__nomeacao_diretor_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/693/portaria_03_2024__nomeacao_diretor_de_compras.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Servidor Efetivo para o Cargo de DIRETOR DE COMPRAS e dá outras providências”.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/694/portaria_04__2024__nimeacao_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/694/portaria_04__2024__nimeacao_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de Hamilton Mendes_x000D_
 de Oliveira para o cargo de Chefe de_x000D_
 Gabinete da Câmara Municipal de Campos_x000D_
 Belos/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/695/portaria_n.05_2024__nomeacao_comissao_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/695/portaria_n.05_2024__nomeacao_comissao_de_compras.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Comissão de Contratação da Câmara Municipal de Campos Belos-GO e dá outras providências”.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/696/portaria_06_2024__nomeacao_auxiliar_controle_interno.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/696/portaria_06_2024__nomeacao_auxiliar_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a nomeação da servidora Charlene Costa e Silva como Auxiliar de Controle Interno</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/697/portaria_07_2024_exoneracao_chefia_de_gabinbete.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/697/portaria_07_2024_exoneracao_chefia_de_gabinbete.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre exoneração de servidor em cargo em comissão da Câmara Municipal de Campos Belos-GO e dá outras providências</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/698/portaria_n.08_2024_de_23_de_janeiro_de_2024_diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/698/portaria_n.08_2024_de_23_de_janeiro_de_2024_diaria_arione.pdf</t>
   </si>
   <si>
     <t>concede diarias ao Vereador Arione Luciano dos Santos</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/699/portaria_n.09_2024_revogacao_diretoriia_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/699/portaria_n.09_2024_revogacao_diretoriia_de_compras.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre revogação de portaria nº005/2024, de  nomeação de servidor para o Cargo de Diretor de Compras da Câmara Municipal de Campos Belos-GO e dá outras providências”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/700/portaria_n.10_2024_nomeacao_diretor_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/700/portaria_n.10_2024_nomeacao_diretor_de_compras.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação para o Cargo de Diretor de Compras da Câmara Municipal de Campos Belos-GO e dá outras providências”.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/701/portaria_n.11_2024_de_09_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/701/portaria_n.11_2024_de_09_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS AO VEREADOR ANTÔNIO FEREIRA FILHO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/702/portaria__no_012.2024_-__nomeacao_responsaveis_passaporte_2024_3_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/702/portaria__no_012.2024_-__nomeacao_responsaveis_passaporte_2024_3_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ROL RESPONSÁVEL QUE PODEM ATUAR EM SEUS RESPECTIVOS SETORES E/OU UNIDADES GESTORAS, CONFORME ARTIGO 8º DA RESOLUÇÃO NORMATIVA 006/2018 DO TCM/GO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/703/portaria_n.13_2024_de_15_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/703/portaria_n.13_2024_de_15_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>CONCEDE ADICIONAL DE QUINQUÊNIO PARA A FUNCIONÁRIA PÚBLICA MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/704/portaria_n._014.2024_-__errata_portaria_10_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/704/portaria_n._014.2024_-__errata_portaria_10_2024.pdf</t>
   </si>
   <si>
     <t>Errata da Portaria nº 10//2024._x000D_
    De 25 de janeiro de 2024.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/742/portarias_n.15_2024_diaria_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/742/portarias_n.15_2024_diaria_maria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de Diárias a Servidora MARIA DA CONÇEIÇAO FERNANDES DA COSTA e dá outras providências”.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/743/portaria_n._16_2024__adiantame_decimo_terceiro_salario.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/743/portaria_n._16_2024__adiantame_decimo_terceiro_salario.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REEMBOLSO, REFERENTE AO ADIANTAMENTOS DO 13º TERCEIRO SALÁRIO, AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/744/portaria_n._17_2024_diaria_presidente.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/744/portaria_n._17_2024_diaria_presidente.pdf</t>
   </si>
   <si>
     <t>Concede diárias ao Vereador Presidente e dá outras providencias</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/745/portaria_n.18_de_26_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/745/portaria_n.18_de_26_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede Diárias ao Vereador Rodrigo Ferreira da Silva</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/746/portaria_n.20_de_08_de_marco_de_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/746/portaria_n.20_de_08_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede Diárias a Vereadora Ivani Araújo dos Santos Tavares</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/747/portarias_n._21_2024__diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/747/portarias_n._21_2024__diaria_arione.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de Diárias ao Vereador ARIONE LUCIANO DOS SANTOS dá outras providências”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/748/portarias_n._22_2024__diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/748/portarias_n._22_2024__diaria_gilson.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de Diárias ao Vereador GILSON COSTA E SILVA dá outras providências”.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/749/portaria_23_2024___licenca_premio_charlene.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/749/portaria_23_2024___licenca_premio_charlene.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de LICENÇA PRÊMIO de 30 (trinta) dias à servidora CHARLENE COSTA E SILVA, e dá outras providências”.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/750/portaria_n._24___ferias_hamilton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/750/portaria_n._24___ferias_hamilton.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 20 (VINTE) dias  E PAGAMENTO  DE 1/3 EM DINHEIRO ao servidor HAMILTON MENDES DE OLIVEIRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/751/portaria_n_.25_diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/751/portaria_n_.25_diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de Diárias ao Vereador RODRIGO FERREIRA DA SILVA  dá outras providências”.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/752/portaria_n.18_de_26_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/752/portaria_n.18_de_26_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/753/portaria_n.27__de_12_de_abril_de_2024_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/753/portaria_n.27__de_12_de_abril_de_2024_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Concessão de Diárias ao Vereador JUAREZ PEREIRA DOS SANTOS dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -802,68 +802,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_01_2024_solicitacao_de_implantacao_e_manutencao_de_faixas_de_pedestres_em_toda_a_cidade..docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_01_2024_proibe_a_aplicacao_de_pregos_em_palmeiras_nas_pracas_publicas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_02__rodrigo_recapeamento.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/707/requerimento_03__rodrigo__policiamento_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_04_rodrigo__torre_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_05__rodrigo__fisiteraupetas_e_dentistas_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/710/requerimento_06_carlinhos_do_america_limpeza_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/691/portaria_n.01_2024__nomeacao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/692/portaria_n.02_2024__nomeacao_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/693/portaria_03_2024__nomeacao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/694/portaria_04__2024__nimeacao_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/695/portaria_n.05_2024__nomeacao_comissao_de_compras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/696/portaria_06_2024__nomeacao_auxiliar_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/697/portaria_07_2024_exoneracao_chefia_de_gabinbete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/698/portaria_n.08_2024_de_23_de_janeiro_de_2024_diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/699/portaria_n.09_2024_revogacao_diretoriia_de_compras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/700/portaria_n.10_2024_nomeacao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/701/portaria_n.11_2024_de_09_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/702/portaria__no_012.2024_-__nomeacao_responsaveis_passaporte_2024_3_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/703/portaria_n.13_2024_de_15_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/704/portaria_n._014.2024_-__errata_portaria_10_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/742/portarias_n.15_2024_diaria_maria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/743/portaria_n._16_2024__adiantame_decimo_terceiro_salario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/744/portaria_n._17_2024_diaria_presidente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/745/portaria_n.18_de_26_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/746/portaria_n.20_de_08_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/747/portarias_n._21_2024__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/748/portarias_n._22_2024__diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/749/portaria_23_2024___licenca_premio_charlene.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/750/portaria_n._24___ferias_hamilton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/751/portaria_n_.25_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/752/portaria_n.18_de_26_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/753/portaria_n.27__de_12_de_abril_de_2024_diaria_juarez.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_01_2024_solicitacao_de_implantacao_e_manutencao_de_faixas_de_pedestres_em_toda_a_cidade..docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_01_2024_proibe_a_aplicacao_de_pregos_em_palmeiras_nas_pracas_publicas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/706/requerimento_02__rodrigo_recapeamento.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/707/requerimento_03__rodrigo__policiamento_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/708/requerimento_04_rodrigo__torre_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/709/requerimento_05__rodrigo__fisiteraupetas_e_dentistas_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/710/requerimento_06_carlinhos_do_america_limpeza_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/691/portaria_n.01_2024__nomeacao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/692/portaria_n.02_2024__nomeacao_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/693/portaria_03_2024__nomeacao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/694/portaria_04__2024__nimeacao_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/695/portaria_n.05_2024__nomeacao_comissao_de_compras.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/696/portaria_06_2024__nomeacao_auxiliar_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/697/portaria_07_2024_exoneracao_chefia_de_gabinbete.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/698/portaria_n.08_2024_de_23_de_janeiro_de_2024_diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/699/portaria_n.09_2024_revogacao_diretoriia_de_compras.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/700/portaria_n.10_2024_nomeacao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/701/portaria_n.11_2024_de_09_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/702/portaria__no_012.2024_-__nomeacao_responsaveis_passaporte_2024_3_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/703/portaria_n.13_2024_de_15_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/704/portaria_n._014.2024_-__errata_portaria_10_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/742/portarias_n.15_2024_diaria_maria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/743/portaria_n._16_2024__adiantame_decimo_terceiro_salario.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/744/portaria_n._17_2024_diaria_presidente.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/745/portaria_n.18_de_26_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/746/portaria_n.20_de_08_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/747/portarias_n._21_2024__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/748/portarias_n._22_2024__diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/749/portaria_23_2024___licenca_premio_charlene.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/750/portaria_n._24___ferias_hamilton.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/751/portaria_n_.25_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/752/portaria_n.18_de_26_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2024/753/portaria_n.27__de_12_de_abril_de_2024_diaria_juarez.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>