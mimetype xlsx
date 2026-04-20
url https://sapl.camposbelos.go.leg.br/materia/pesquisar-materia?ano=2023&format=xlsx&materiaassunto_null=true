--- v0 (2025-12-14)
+++ v1 (2026-04-20)
@@ -51,939 +51,939 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/652/lei_no_1.431.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/652/lei_no_1.431.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE APLICAÇÃO DE REAJUSTE AOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LG</t>
   </si>
   <si>
     <t>Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/654/emenda_a_lei_organica_no_009_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/654/emenda_a_lei_organica_no_009_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA Nº 009/2023_x000D_
 DE 18 DE AGOSTO DE 2023.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>IVAN ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/662/decreto_legilstivo_no_058.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/662/decreto_legilstivo_no_058.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO SENHOR: RUBENS OTONI GOMIDE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/668/decreto_legilstivo_no_059.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/668/decreto_legilstivo_no_059.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CAMPOSBELENSE Á ILUSTRÍSSIMA SENHORA ADRIANA SAUTHIER ACCORSI, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/669/decreto_legilstivo_no_060.2023_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/669/decreto_legilstivo_no_060.2023_1.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CAMPOSBELENSE AO ILUSTRÍSSIMA SENHORA MARIA EUZÉBIA DE LIMA (BIA DE LIMA) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/670/decreto_legislativo_no_061.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/670/decreto_legislativo_no_061.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO SENHOR: EMANUEL DO NASCIMENTO JUNIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>IVONE DO TOURO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/671/decreto_legilstivo_no_062.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/671/decreto_legilstivo_no_062.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: AMILTON BATISTA DE FARIA FILHO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>RAFAEL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/672/decreto_legilstivo_no_063.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/672/decreto_legilstivo_no_063.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: LUIZ HUMBERTO GONÇALVES GOMES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/673/decreto_legilstivo_no_064.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/673/decreto_legilstivo_no_064.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: DANIEL ELIAS CARVALHO VILELA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ARIZIM DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/674/decreto_legilstivo_no_065.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/674/decreto_legilstivo_no_065.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CAMPOSBELENSE A ILUSTRÍSSIMA A SENHORA: ANNA KAROLLINNY MARTINS RAMOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/675/decreto_legilstivo_no_066.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/675/decreto_legilstivo_no_066.2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃ CAMPOSBELENSE A ILUSTRÍSSIMA A SENHORA: ROBERTA BRITO SCHWERZ FUNGHETTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/676/decreto_legilstivo_no_067.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/676/decreto_legilstivo_no_067.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: WALMIR GARCIA VALENTE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/677/decreto_legilstivo_no_068.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/677/decreto_legilstivo_no_068.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: MARCO TÚLIO DE MOURA FARIA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/678/decreto_legilstivo_no_069.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/678/decreto_legilstivo_no_069.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: JOSÉ JOSELÂNIO DE PAIVA MEDEIROS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/679/decreto_legilstivo_no_070.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/679/decreto_legilstivo_no_070.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: MARCELO BRAZ BERNARDES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/680/decreto_legilstivo_no_071.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/680/decreto_legilstivo_no_071.2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO AO SENHOR: RICARDO QUIRINO DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/690/resolucao_052_2023_doacao__de_veiculo_para_o_municipio.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/690/resolucao_052_2023_doacao__de_veiculo_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A DOAÇÃO DE VEÍCULO – TIPO PASSAGEIRO MICROONIBUS I/M.BENZ 417 SPRINTER M AO FUNDO MUNICIPAL DE SAÚDE DE CAMPOS BELOS E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/664/emenda_lom_no_010.2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/664/emenda_lom_no_010.2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XI DO ART. 137 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPOS BELOS - GO., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_lom_no_011.2023..pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_lom_no_011.2023..pdf</t>
   </si>
   <si>
     <t>“ALTERA O §5º DO ART. 17, DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPOS BELOS-GO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/653/resolucao_n_050_2023_de_18_e_agosto_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/653/resolucao_n_050_2023_de_18_e_agosto_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução Nº. 20, de 10 de outubro de 2002, que dispõe sobre o Regimento Interno da Câmara Municipal de Vereadores de Campos Belos/GO, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/666/resolucao_no_051.2023..pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/666/resolucao_no_051.2023..pdf</t>
   </si>
   <si>
     <t>“ALTERA O § 2º DO ART. 15, DA RESOLUÇÃO 20/2002, DE 10 DE OUTUBRO DE 2002, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPOS BELOS-GO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT.</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/617/portaria__01_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/617/portaria__01_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Designa servidor Efetivo para o Cargo de Diretor Financeiro da Câmara Municipal de Campos Belos, Estado de Goiás e dá outras providências</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/618/portaria_n._02_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/618/portaria_n._02_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE RETORNO DE SERVIDOR E DÁ OUTRAS PROVIDÊNICIAS”.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/619/portaria_n._03_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/619/portaria_n._03_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“DESIGNA SERVIDOR EFETIVO PARA O CARGO DE COORDENADOR DO CONTROLE INTERNO DA CÂMARA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/620/portaria_n._04_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/620/portaria_n._04_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE NOMEAÇÃO DE DAIANE DE MACEDO SOUSA  PARA O CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE CAMPOS BELOS/GO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/621/portaria_n._05_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/621/portaria_n._05_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Permanente de Licitação e dá outras providências”.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/622/portaria_n._06_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/622/portaria_n._06_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Hamilton Mendes de Oliveira para o cargo de Diretor de Compras  da Câmara Municipal de Campos Belos/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/623/portaria_n._07_de_02_de_janeiro_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/623/portaria_n._07_de_02_de_janeiro_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a indicação da Servidora CHARLENE COSTA E SILVA a assistência Parlamentar em atividades legislativa gestão 2023 e membro da Comissão Permanente de Licitação, e dá outras providências”.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/624/portaria_compra_de_licenca_-_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/624/portaria_compra_de_licenca_-_maria.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão do segundo e_x000D_
 terceiro mês de LICENÇA PRÊMIO à_x000D_
 servidora MARIA DA CONCEIÇÃO_x000D_
 FERANDES DA COSTA MOREIRA, que_x000D_
 especifica e dá outras providências”</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/625/portaria_09_2023_diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/625/portaria_09_2023_diaria_gilson.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador GILSON COSTA E SILVA  e dá outras providências”.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/626/portaria_10_2023_diaria_toim_peru.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/626/portaria_10_2023_diaria_toim_peru.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador ANTONIO FERREIRA FILHO  e dá outras providências”.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/627/portaria_11_2023__de_01_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/627/portaria_11_2023__de_01_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o § 3º do art. 8º da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre regras e diretrizes para a atuação do agente de contratação, da equipe de apoio, da comissão de contratação e dos gestores e fiscais de contratos, no âmbito do Poder Legislativo de Campos Belos-GO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/628/portaria_n._12_2023__de_10_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/628/portaria_n._12_2023__de_10_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador ARIONE LUCIANO DOS SANTOS  e dá outras providências”.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/629/portaria_no_13_2023_de_17_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/629/portaria_no_13_2023_de_17_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REEMBOLSO, REFERENTE AO ADIANTAMENTOS DO 13º TERCEIRO SALÁRIO, AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/630/portaria_14_2023_de_28_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/630/portaria_14_2023_de_28_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/631/portaria_15_2023_de_28_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/631/portaria_15_2023_de_28_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador RODRIGO FEREIRA DA SILVA e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/632/portaria_no_16_2023_nmeia_gestores_colare.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/632/portaria_no_16_2023_nmeia_gestores_colare.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre rol responsável que podem atuar em seus respectivos setores e/ou unidades gestoras, conforme artigo 8º da Resolução Normativa 006/20018 do TCM/GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/633/portaria_no_17_2023_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/633/portaria_no_17_2023_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador JUAREZ PEREIRA DOS SANTOS  e dá outras providências”.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/634/portaria_18_2023__diaria_bilu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/634/portaria_18_2023__diaria_bilu.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador ANTONIO FERREIRA RAMOS  e dá outras providências”.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/635/portaria_19_2023_diaria_carlihos_de_jesus.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/635/portaria_19_2023_diaria_carlihos_de_jesus.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador JESUS CARLOS DE BRITO ALVES  e dá outras providências”.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/636/portaria_20_2023_diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/636/portaria_20_2023_diaria_arione.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>DIAIRA JUAREZ</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/638/portartia_22_2023__diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/638/portartia_22_2023__diaria_arione.pdf</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/639/portaria_n.23_de_02_de_maio_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/639/portaria_n.23_de_02_de_maio_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/640/portaria_n.24_de_02_de_maio_diaria_carlihnos_de_jesus.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/640/portaria_n.24_de_02_de_maio_diaria_carlihnos_de_jesus.pdf</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/641/portaria_25_2023_diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/641/portaria_25_2023_diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador RODRIGO FERREIRA DA SILVA e dá outras providências”.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/642/portaria_26_2023_diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/642/portaria_26_2023_diaria_gilson.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIA OA VEREADOR GILSON COSTA E SILVA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/643/portaria_30_2023__ferias_ailton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/643/portaria_30_2023__ferias_ailton.pdf</t>
   </si>
   <si>
     <t>“Concede férias ao Servidor Ailton Pereira dos Santos e dá outras providências”.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/644/portaria_31_2023_licenca_premio_ailton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/644/portaria_31_2023_licenca_premio_ailton.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de LICENÇA PRÊMIO de 30 (trinta) dias ao servidor AILTON PEREIRA DOS SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/646/portaria_32_2023_ferias_hamilton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/646/portaria_32_2023_ferias_hamilton.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30 (trinta) dias ao servidor HAMILTON MENDES DE OLIVEIRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/645/portaria__33_2023__diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/645/portaria__33_2023__diaria_juarez.pdf</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/647/portaria_34_2023_ferias_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/647/portaria_34_2023_ferias_maria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30 (trinta) dias a servidor MARIA DA CONCEIÇAO FERNANDES DA COSTA MOREIRA A, e dá outras providências</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_35_2023_ferias_charlene.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_35_2023_ferias_charlene.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30 (trinta) dias a servidor CHARLENE COSTA E SILVA , e dá outras providências”.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_42_diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_42_diaria_gilson.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS AO VEREADOR GILSON COSTA E SILVA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_43__diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_43__diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS AO VEREADOR RODRIGO FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/651/portaria_44_diaria_carlihos_do_america.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/651/portaria_44_diaria_carlihos_do_america.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIA AO VEREADOR CARLOS ROBERTO DE OLIVEIRA</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/655/portaria_n__45-2023-_diaria_vereador_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/655/portaria_n__45-2023-_diaria_vereador_juarez.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 45/2023 	Campos Belos-GO, de 25 de agosto   de 2023_x000D_
 _x000D_
 _x000D_
 “Concede diária ao Vereador JUAREZ PEREIRA DOS SANTOS  e dá outras providências”.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/656/portaria_no_46-2023_diaria_vereador_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/656/portaria_no_46-2023_diaria_vereador_gilson.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 46/2023 	                    Campos Belos-GO, de 25 de agosto  de 2023._x000D_
 _x000D_
 _x000D_
 “Concede diária ao Vereador Gilson Costa Silva e dá outras providências”.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/657/portaria_no_47-2023-_diaria_vereador_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/657/portaria_no_47-2023-_diaria_vereador_arione.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 47/2023 	                    Campos Belos-GO, de 25 de agosto  de 2023._x000D_
 _x000D_
 _x000D_
 “Concede diária ao Vereador Arione Luciano dos Santos  e dá outras providências”.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/658/portaria_no_48-2023_diaria_vereador_antonio_filho.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/658/portaria_no_48-2023_diaria_vereador_antonio_filho.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 48/2023 	                    Campos Belos-GO, de 25 de agosto  de 2023._x000D_
 _x000D_
 _x000D_
 “Concede diária ao Vereador Antonio Ferreira Filho e dá outras providências”.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/659/portaria_no_49-2023_-_diaria_vereador_rodrigo_ferreira_filho.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/659/portaria_no_49-2023_-_diaria_vereador_rodrigo_ferreira_filho.pdf</t>
   </si>
   <si>
     <t>PORTARIA Nº 49/2023 	                    Campos Belos-GO, de 25 de agosto de 2023._x000D_
 _x000D_
 _x000D_
 “Concede diária ao Vereador Rodrigo Ferreira da Silva e dá outras providências”.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_50_2023_diaria_vereadora_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_50_2023_diaria_vereadora_ivone.pdf</t>
   </si>
   <si>
     <t>“Concede diária a Vereadora IVANI ARAÚJO DOS SANTOS TAVARES  e dá outras providências”.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_n.51__diaria_vereoador_bilu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_n.51__diaria_vereoador_bilu.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador ANTÔNIO FERREIRA RAMOS dá outras providências”.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_n_52.2023-_diaria_pastor_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_n_52.2023-_diaria_pastor_juarez.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador JUAREZ PEREIRA DOS SANTOS  e dá outras providências</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/665/portaria_n_53_de_16_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/665/portaria_n_53_de_16_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/681/portaria_n_54_de_23_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/681/portaria_n_54_de_23_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador RODRIGO FERREIRA DA SILVA  e dá outras providências”.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/682/portaria_n.55_de_24_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/682/portaria_n.55_de_24_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/683/portaria_n_56_de_30_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/683/portaria_n_56_de_30_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador ANTÔNIO FERERIRA FILHO  e dá outras providências”.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/684/portaria_n_57_de_31_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/684/portaria_n_57_de_31_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>“Designa pregoeira e equipe de apoio para o Pregão Presencial e Eletrônico do Poder Legislativo de Campos Belos-GO”</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/685/portaria_n_58_de_09_de_novembrto_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/685/portaria_n_58_de_09_de_novembrto_de_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS A VEREADORA IVANI ARAUJO DOS SANTOS TAVARES E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_n_59_de_09_de_novembrto_de_2023.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_n_59_de_09_de_novembrto_de_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS A SERVIDORA CHARLENE COSTA E SILVA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_n.60_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_n.60_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIARIAS AO VEREADOR JUAREZ PEREIRA DOS SANTOS E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/688/portaria_n.61_diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/688/portaria_n.61_diaria_gilson.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador Gilson Costa e Silva e dá outras providências”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/689/portaria_n.62_diaria_rdorigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/689/portaria_n.62_diaria_rdorigo.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1287,68 +1287,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/652/lei_no_1.431.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/654/emenda_a_lei_organica_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/662/decreto_legilstivo_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/668/decreto_legilstivo_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/669/decreto_legilstivo_no_060.2023_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/670/decreto_legislativo_no_061.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/671/decreto_legilstivo_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/672/decreto_legilstivo_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/673/decreto_legilstivo_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/674/decreto_legilstivo_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/675/decreto_legilstivo_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/676/decreto_legilstivo_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/677/decreto_legilstivo_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/678/decreto_legilstivo_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/679/decreto_legilstivo_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/680/decreto_legilstivo_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/690/resolucao_052_2023_doacao__de_veiculo_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/664/emenda_lom_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_lom_no_011.2023..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/653/resolucao_n_050_2023_de_18_e_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/666/resolucao_no_051.2023..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/617/portaria__01_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/618/portaria_n._02_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/619/portaria_n._03_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/620/portaria_n._04_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/621/portaria_n._05_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/622/portaria_n._06_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/623/portaria_n._07_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/624/portaria_compra_de_licenca_-_maria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/625/portaria_09_2023_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/626/portaria_10_2023_diaria_toim_peru.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/627/portaria_11_2023__de_01_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/628/portaria_n._12_2023__de_10_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/629/portaria_no_13_2023_de_17_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/630/portaria_14_2023_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/631/portaria_15_2023_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/632/portaria_no_16_2023_nmeia_gestores_colare.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/633/portaria_no_17_2023_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/634/portaria_18_2023__diaria_bilu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/635/portaria_19_2023_diaria_carlihos_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/636/portaria_20_2023_diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/638/portartia_22_2023__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/639/portaria_n.23_de_02_de_maio_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/640/portaria_n.24_de_02_de_maio_diaria_carlihnos_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/641/portaria_25_2023_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/642/portaria_26_2023_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/643/portaria_30_2023__ferias_ailton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/644/portaria_31_2023_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/646/portaria_32_2023_ferias_hamilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/645/portaria__33_2023__diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/647/portaria_34_2023_ferias_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_35_2023_ferias_charlene.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_42_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_43__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/651/portaria_44_diaria_carlihos_do_america.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/655/portaria_n__45-2023-_diaria_vereador_juarez.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/656/portaria_no_46-2023_diaria_vereador_gilson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/657/portaria_no_47-2023-_diaria_vereador_arione.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/658/portaria_no_48-2023_diaria_vereador_antonio_filho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/659/portaria_no_49-2023_-_diaria_vereador_rodrigo_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_50_2023_diaria_vereadora_ivone.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_n.51__diaria_vereoador_bilu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_n_52.2023-_diaria_pastor_juarez.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/665/portaria_n_53_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/681/portaria_n_54_de_23_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/682/portaria_n.55_de_24_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/683/portaria_n_56_de_30_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/684/portaria_n_57_de_31_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/685/portaria_n_58_de_09_de_novembrto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_n_59_de_09_de_novembrto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_n.60_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/688/portaria_n.61_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/689/portaria_n.62_diaria_rdorigo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/652/lei_no_1.431.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/654/emenda_a_lei_organica_no_009_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/662/decreto_legilstivo_no_058.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/668/decreto_legilstivo_no_059.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/669/decreto_legilstivo_no_060.2023_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/670/decreto_legislativo_no_061.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/671/decreto_legilstivo_no_062.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/672/decreto_legilstivo_no_063.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/673/decreto_legilstivo_no_064.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/674/decreto_legilstivo_no_065.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/675/decreto_legilstivo_no_066.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/676/decreto_legilstivo_no_067.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/677/decreto_legilstivo_no_068.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/678/decreto_legilstivo_no_069.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/679/decreto_legilstivo_no_070.2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/680/decreto_legilstivo_no_071.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/690/resolucao_052_2023_doacao__de_veiculo_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/664/emenda_lom_no_010.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/667/emenda_lom_no_011.2023..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/653/resolucao_n_050_2023_de_18_e_agosto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/666/resolucao_no_051.2023..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/617/portaria__01_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/618/portaria_n._02_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/619/portaria_n._03_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/620/portaria_n._04_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/621/portaria_n._05_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/622/portaria_n._06_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/623/portaria_n._07_de_02_de_janeiro_2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/624/portaria_compra_de_licenca_-_maria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/625/portaria_09_2023_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/626/portaria_10_2023_diaria_toim_peru.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/627/portaria_11_2023__de_01_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/628/portaria_n._12_2023__de_10_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/629/portaria_no_13_2023_de_17_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/630/portaria_14_2023_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/631/portaria_15_2023_de_28_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/632/portaria_no_16_2023_nmeia_gestores_colare.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/633/portaria_no_17_2023_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/634/portaria_18_2023__diaria_bilu.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/635/portaria_19_2023_diaria_carlihos_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/636/portaria_20_2023_diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/638/portartia_22_2023__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/639/portaria_n.23_de_02_de_maio_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/640/portaria_n.24_de_02_de_maio_diaria_carlihnos_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/641/portaria_25_2023_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/642/portaria_26_2023_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/643/portaria_30_2023__ferias_ailton.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/644/portaria_31_2023_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/646/portaria_32_2023_ferias_hamilton.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/645/portaria__33_2023__diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/647/portaria_34_2023_ferias_maria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/648/portaria_35_2023_ferias_charlene.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/649/portaria_42_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/650/portaria_43__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/651/portaria_44_diaria_carlihos_do_america.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/655/portaria_n__45-2023-_diaria_vereador_juarez.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/656/portaria_no_46-2023_diaria_vereador_gilson.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/657/portaria_no_47-2023-_diaria_vereador_arione.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/658/portaria_no_48-2023_diaria_vereador_antonio_filho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/659/portaria_no_49-2023_-_diaria_vereador_rodrigo_ferreira_filho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/660/portaria_50_2023_diaria_vereadora_ivone.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/661/portaria_n.51__diaria_vereoador_bilu.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/663/portaria_n_52.2023-_diaria_pastor_juarez.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/665/portaria_n_53_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/681/portaria_n_54_de_23_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/682/portaria_n.55_de_24_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/683/portaria_n_56_de_30_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/684/portaria_n_57_de_31_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/685/portaria_n_58_de_09_de_novembrto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/686/portaria_n_59_de_09_de_novembrto_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/687/portaria_n.60_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/688/portaria_n.61_diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2023/689/portaria_n.62_diaria_rdorigo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>