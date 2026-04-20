--- v0 (2026-02-08)
+++ v1 (2026-04-20)
@@ -51,1196 +51,1196 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/588/lei_no_1.404.2022_-_autoriza_o_desdobro_e_a_regularizacao_de_lotes.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/588/lei_no_1.404.2022_-_autoriza_o_desdobro_e_a_regularizacao_de_lotes.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O DESDOBRO E A_x000D_
 REGULARIZAÇÃO DE LOTES NA ZONA_x000D_
 URBANA, INFERIORES A 125M², A EMISSÃO_x000D_
 DOS RESPECTIVOS REGISTROS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/538/termo_de_referencia_contratacao_pf_juridico.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/538/termo_de_referencia_contratacao_pf_juridico.pdf</t>
   </si>
   <si>
     <t>PROCESSO ADMINISTRATIVO 002/2022_x000D_
 Contratação Direta por Dispensa de Licitação nº 02/2022</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>TONI BILÚ</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_04_2022_tony_bilu_quebra_molas.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_04_2022_tony_bilu_quebra_molas.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja solicitado  Poder Executivo Municipal, a construção de  redutores de velocidade como Lombadas tipo Quebra Molas na Avenida Santos Dumont (Saída para Arraias)</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_05_2022_tony_bilu_parada_de_onibus.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_05_2022_tony_bilu_parada_de_onibus.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja solicitado  Poder Executivo Municipal, a construção de  uma para de ônibus escolar no Setor Jardins Brasil 2</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_06_2022_patrolamento_cascalhamento.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_06_2022_patrolamento_cascalhamento.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja solicitado  Poder Executivo Municipal, a execução com urgência do patrolamento e cascalhamento da via vicinal compreendida após a saída do setor bem Bom para a Pecuaria com destino a fazenda Sazeda ou Ponte do Rio Montes  Claros</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RODRIGO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_07_2022_sessao__pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_07_2022_sessao__pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário,  que a Câmara Municipal de Campos Belos esteja realizando a Primeira Sessão do Mês de maio de forma Itinerante  no Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_08_rodrigo_convite_sanego.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_08_rodrigo_convite_sanego.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente CONVITE aos responsáveis pelo setor Administrativo da Saneago (Unidade de Campos Belos) que atende a area de manutenção e tapas buracos e financeiro   a comparecer a essa Casa Legislativa para prestar esclarecimentos sobre o cumprimento da Lei que o obriga a concessionaria a realizar a operação tapa buracos nos serviços de manutenção da mês e esclarecer sobre os investimento realizados pela concessionaria nosso município.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_09_tapa_buracos_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_09_tapa_buracos_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente a o Prefeito Municipal , solicitando aos setores competentes a execução com urgência da Operação Tapa Buracos e a Manutenção da Iluminação Publica do Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_11_rodrigo_campo_gramado_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_11_rodrigo_campo_gramado_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal , solicitando a construção de um CAMPO GRAMADO no Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>ADITIVO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/539/contrato_003.2022_mega_suporte_e_treinamento.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/539/contrato_003.2022_mega_suporte_e_treinamento.pdf</t>
   </si>
   <si>
     <t>Contrato de Suporte e treinamento de_x000D_
 Sistemas de Informática_x000D_
 CONTRATO POR DISPENSA DE LICITAÇÃO Nº 003/2022_x000D_
 CONTRATO N. 03/2022</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/540/extrato_contratual.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/540/extrato_contratual.pdf</t>
   </si>
   <si>
     <t>OBJETO: Suporte e treinamento de sistemas de informática, segundo os termos da_x000D_
 Lei 8.666/93, de um lado, MEGA SUPORTE E SERVIÇOS EIRELI-EPP, e, de_x000D_
 outro, CÂMARA MUNICIPAL DE CAMPOS BELOS; para Locação dos Sistemas_x000D_
 de software de gestão pública no município de CAMPOS BELOS / G</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/541/contrato_juridico_n_002.2022_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/541/contrato_juridico_n_002.2022_1.pdf</t>
   </si>
   <si>
     <t>CONTRATO POR DISPENSA DE LICITAÇÃO Nº 002/2022_x000D_
 _x000D_
 CONTRATO N. 02/2022_x000D_
 _x000D_
 _x000D_
 Termo de Contrato para prestação de serviços jurídicos para atender a Câmara Municipal de Campos Belos-GO, Gestão 2022, conforme Termo de Referência.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/542/extrato_contratual.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/542/extrato_contratual.pdf</t>
   </si>
   <si>
     <t>EXTRATO CONTRATUAL _x000D_
 CONTRATO Nº 002/2022_x000D_
 _x000D_
 ESPECIE: DISPENSA DE LICITAÇÃO N° 002/2022_x000D_
 CONTRATANTE: CÂMARA MUNICIPAL DE CAMPOS BELOS</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/543/ato_declaratorio_n_001_servicos_contabeis.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/543/ato_declaratorio_n_001_servicos_contabeis.pdf</t>
   </si>
   <si>
     <t>ATO DECLARATÓRIO Nº 001/2022_x000D_
 Declara Contratação Direta por Inexigibilidade de_x000D_
 Licitação para Prestação de serviços de assessoria e_x000D_
 consultoria contábil operacional, especializados em_x000D_
 contabilidade pública para atender a Gestão 2022, pelo_x000D_
 período de doze meses.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/544/contrato_n_001.2022_servicos_contabeis_jan_a_dez_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/544/contrato_n_001.2022_servicos_contabeis_jan_a_dez_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA CONTÁBIL E FINANCEIRA PARA ATENDER A CÂMARA MUNICIPAL DE CAMPOS BELOS-GO, GESTÃO 2022.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/545/extrato_contratual.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/545/extrato_contratual.pdf</t>
   </si>
   <si>
     <t>EXTRATO CONTRATUAL _x000D_
 CONTRATO Nº 001/2022_x000D_
 _x000D_
 ESPECIE: DISPENSA DE LICITAÇÃO N° 01/2022_x000D_
 CONTRATANTE: CÂMARA MUNICIPAL DE CAMPOS BELOS_x000D_
 _x000D_
 OBJETO: PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA CONTÁBIL E FINANCEIRA PARA ATENDER A CÂMARA MUNICIPAL DE CAMPOS BELOS-GO, GESTÃO 2022.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/609/termo_aditivo_contrato_02_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/609/termo_aditivo_contrato_02_2022.pdf</t>
   </si>
   <si>
     <t>TERMO ADITIVO PRORROGAÇÃO DE CONTRATO POR INEXIGILIDADE DE LICITAÇÃO Nº 02/2022_x000D_
 _x000D_
 CONTRATO N. 02/2022_x000D_
 _x000D_
  _x000D_
 _x000D_
 Termo Aditivo de Contrato para prestação de serviços jurídicos para atender a Câmara Municipal de Campos Belos-GO, para o período entre janeiro e março do ano de 2023.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/611/termo_aditivo_contabil.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/611/termo_aditivo_contabil.pdf</t>
   </si>
   <si>
     <t>Termo Aditivo de Contrato para prestação de serviços contábeis para atender a Câmara Municipal de Campos Belos-GO, para o período entre janeiro e março do ano de 2023.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/569/resolucao_diarias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/569/resolucao_diarias.pdf</t>
   </si>
   <si>
     <t>EMENTA: “ALTERA OS VALORES DAS DIÁRIAS DA CÂMARA MUNICIPAL DE CAMPOS BELOS E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/594/resolucao_no_049.2022_-_estagio.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/594/resolucao_no_049.2022_-_estagio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ESTÁGIO NA CÂMARA MUNICIPAL DE CAMPOS BELOS, DENOMINADO “PROJETO JOVENS NO PARLAMENTO”</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>GILSON COSTA SILVA - GILSON DE ZÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/613/decreto_legislativo_no_57.2021_titulo_wandson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/613/decreto_legislativo_no_57.2021_titulo_wandson.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO SENHOR: WANDSON DIVINO GOMES LIMA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>PORT.</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/529/portaria_01_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/529/portaria_01_2022.pdf</t>
   </si>
   <si>
     <t>“Designa servidor Efetivo para o Cargo de Diretor Financeiro da Câmara Municipal de Campos Belos, Estado de Goiás e dá outras providências”.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/530/portaria__02_2022__controle_interno.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/530/portaria__02_2022__controle_interno.pdf</t>
   </si>
   <si>
     <t>“Designa servidor Efetivo para o Cargo de Coordenador do Controle Interno da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/531/portaria__03_2022__diretor_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/531/portaria__03_2022__diretor_de_compras.pdf</t>
   </si>
   <si>
     <t>“Designa Servidor Efetivo para o Cargo de Diretor de Compras da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/532/portaria__04_2022_chefia_de_gabinete.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/532/portaria__04_2022_chefia_de_gabinete.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação de Hamilton Mendes de Oliveira para o cargo de Chefe de Gabinete da Câmara Municipal de Campos Belos/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/533/portaria__05_2022_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/533/portaria__05_2022_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Nomeia Comissão Permanente de Licitação e dá outras providências”.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/534/portaria__06_2022____leonizia.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/534/portaria__06_2022____leonizia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a indicação da Servidora LEONIZIA FLORÊNCIO DOS SANTOS a assistência Parlamentar em atividades legislativa gestão 2022 e membro da Comissão Permanente de Licitação, e dá outras providências”.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/535/portaria__07_2022___gestor_portal_da_transparencia.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/535/portaria__07_2022___gestor_portal_da_transparencia.pdf</t>
   </si>
   <si>
     <t>“Nomeia o Gestor do Portal da Transparência desta Câmara Municipal e dá outras providencias”</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/536/portaria__08_2022___ferias_ailton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/536/portaria__08_2022___ferias_ailton.pdf</t>
   </si>
   <si>
     <t>“Concede férias ao Servidor Ailton Pereira dos Santos e dá outras providências”.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/546/portaria__09_2022__titularidade_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/546/portaria__09_2022__titularidade_maria.pdf</t>
   </si>
   <si>
     <t>“Concede incoporação de titularidade CURSO DE GRADUAÇÃO a servidora da Câmara Municipal de Campos Belos e dá outras providências”.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/547/portaria_10.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/547/portaria_10.pdf</t>
   </si>
   <si>
     <t>Retifica a publicação do contrato nº 02/2022 – Prestação de serviços jurídicos para atender a Câmara Municipal de Campos Belos-GO, Gestão 2022, conforme Termo de Referência.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/548/portaria_11_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/548/portaria_11_2022.pdf</t>
   </si>
   <si>
     <t>portaria 11</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/549/portariia_12_diaria_carlim_de_jesus.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/549/portariia_12_diaria_carlim_de_jesus.pdf</t>
   </si>
   <si>
     <t>PORTARIA 12</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/550/portaria_13_2022__diaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/550/portaria_13_2022__diaria_ivone.pdf</t>
   </si>
   <si>
     <t>PORTARIA 13</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/551/portaria_14.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/551/portaria_14.pdf</t>
   </si>
   <si>
     <t>“Exonera o senhor Hamilton Mendes de Oliveira do cargo de Chefe de Gabinete da Câmara Municipal de Campos Belos/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/552/portaria_15.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/552/portaria_15.pdf</t>
   </si>
   <si>
     <t>“Exonera a servidora MARIA DA CONCEIÇÃO FERNANDES DA COSTA MOREIRA do Cargo de Diretor de Compras da Câmara Municipal de Campos Belos/GO e dá outras providências”.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/553/portaria_16.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/553/portaria_16.pdf</t>
   </si>
   <si>
     <t>“Nomeia o senhor Hamilton Mendes de Oliveira para o Cargo de Diretor de Compras da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/554/portaria_17.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/554/portaria_17.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Ratificação da indicação da servidora Maria da Conceição Fernandes da Costa Moreira como membra da Comissão Permanente de Licitação, conforme portaria de nº 05 de 03 de janeiro de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/555/portaria_18.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/555/portaria_18.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeação da senhora Karen Fernandes França para o cargo de Chefe de Gabinete da Câmara Municipal de Campos Belos/GO e dá outras providências”</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/556/portaria_19_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/556/portaria_19_2022.pdf</t>
   </si>
   <si>
     <t>¨Concede incorporação de titularidade CURSO PÓS GRADUAÇÃO a servidora da Câmara Municipal de Campos Belos e dá outras providências"</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/557/portaria_20_222.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/557/portaria_20_222.pdf</t>
   </si>
   <si>
     <t>“Concede diária a Vereadora/Presidente e dá outras providências”.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/558/portaria_21_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/558/portaria_21_2022.pdf</t>
   </si>
   <si>
     <t>COMCEDE LICENÇA PREMIO AO SERVIDOR RUBENS BELTRÃO DE OLIVEIRA</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/559/portaria_22_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/559/portaria_22_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Declaração de Vacância do Cargo de Vigia Noturno e dá outras providências”.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/560/portaria_23_de_18_de_abril_de_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/560/portaria_23_de_18_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>“Concede FÉRIAS á Servidora MARIA DA CONCEIÇÃO FERNANDES DA COSTA MOREIRA e dá outras providencias ”.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/561/porttaria_24_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/561/porttaria_24_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao Vereador RODRIGO FEREIRA DA SILVA e dá outras providências”.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/562/portaria_25_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/562/portaria_25_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária a PRESIDENTE DA CAMARA, senhora IVANI ARAUJO DOS SANTOS TAVARES, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/563/portaria_26_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/563/portaria_26_2022.pdf</t>
   </si>
   <si>
     <t>Concede diária ao VEREADOR, senhor RODRIGO FERREIRA DA SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_27_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_27_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor GILSON COSTA SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/565/portaria_28_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/565/portaria_28_2022.pdf</t>
   </si>
   <si>
     <t>“Nomeia para substituição na Comissão Permanente de Licitação da servidora Maria da Conceiçao Fernandes da Costa Moreira no periodo de Férias o Servidor Hamilton Mendes de Oliveira e dá outras providências ”.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/566/portaria_29_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/566/portaria_29_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JUAREZ PEREIRA DOS SANTOS, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/567/portaria_30_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/567/portaria_30_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JESUS CARLOS DE BRITO ALVES, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/568/portaria_31_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/568/portaria_31_2022.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor ARIONE LUCIANO DOS SANTOS, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/570/portaria_32_licenca_premio_ailton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/570/portaria_32_licenca_premio_ailton.pdf</t>
   </si>
   <si>
     <t>“Concede 30 (trinta) dias de licença prêmio em pecúnia ao servidor AILTON PEREIRA DOS SANTOS e dá outras providências”.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>IVONE DO TOURO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/571/portaria_33__diaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/571/portaria_33__diaria_ivone.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/572/portaria_34_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/572/portaria_34_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/573/portaria_35___diaria_jesus_carlos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/573/portaria_35___diaria_jesus_carlos.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JESUS CARLSO DE BRITO ALVES , conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/574/portaria_36_diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/574/portaria_36_diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor RODRIGO FERREIRA DA SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/576/portaria_037_-_ferias_-_charlene_costa_e_silva_2020_a_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/576/portaria_037_-_ferias_-_charlene_costa_e_silva_2020_a_2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE _x000D_
 30 (trinta) dias à servidora CHARLENE COSTA _x000D_
 E SILVA, e dá outras providências”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/577/portaria_038_-_licenca_premio_em_dinheiro_-_charlene_costa_e_silva_2012_a_2016.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/577/portaria_038_-_licenca_premio_em_dinheiro_-_charlene_costa_e_silva_2012_a_2016.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO DE 30 (trinta) dias à servidora CHARLENE COSTA E SILVA, e dá outras providências</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_039_-_ferias_-_leonizia_florencio_dos_santos_ferreira_2020_a_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_039_-_ferias_-_leonizia_florencio_dos_santos_ferreira_2020_a_2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30 (trinta) dias à servidora LEONIZIA FLORENCIO DOS SANTOS FERREIRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/579/portaria_040_-_ferias_-_hamilton_mendes_de_oliveira_2021_a_2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/579/portaria_040_-_ferias_-_hamilton_mendes_de_oliveira_2021_a_2022.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30 (trinta) dias ao servidor HAMILTON MENDES DE OLIVEIRA, e dá outras providências”.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/580/portaria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/580/portaria.pdf</t>
   </si>
   <si>
     <t>“Concede diária a PRESIDENTE DA CÂMARA, senhora IVANI ARAUJO DOS SANTOS TAVARES, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/581/portaria_042_-_licenca_premio_em_dinheiro_-_maria_da_conceicao_fernandes_da_costa_2016_-_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/581/portaria_042_-_licenca_premio_em_dinheiro_-_maria_da_conceicao_fernandes_da_costa_2016_-_2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA _x000D_
 PRÊMIO EM DINHEIRO DE 30 (trinta) dias à _x000D_
 servidora MARIA DA CONCEICAO FERNANDES _x000D_
 DA COSTA, e dá outras providências”.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/582/portaria__43__diaria_karen.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/582/portaria__43__diaria_karen.pdf</t>
   </si>
   <si>
     <t>“Concede diária a CHEFE DE GABINETE, senhora KAREN _x000D_
 FERNANDES FRANÇA, conforme orientações da Resolução _x000D_
 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/583/portaria_45__diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/583/portaria_45__diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor RODRIGO _x000D_
 FERREIRA DA SILVA, conforme orientações da Resolução _x000D_
 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/584/portaria_45_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/584/portaria_45_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JUAREZ PEREIRA DOS SANTOS conforme orientações da Resolução _x000D_
 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/585/portaria_46_diaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/585/portaria_46_diaria_ivone.pdf</t>
   </si>
   <si>
     <t>“Concede diária a PRESIDENTE DA CAMARA, senhora_x000D_
 IVANI ARAUJO DOS SANTOS TAVARES, conforme _x000D_
 orientações da Resolução 031/2007 e Art. 174 §1º do Regimento _x000D_
 Interno lei 020/2002 e dá outras providências”</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/586/portaria_carlim_de_jesus.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/586/portaria_carlim_de_jesus.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JESUS CARLOS _x000D_
 DE BRITO ALVES, conforme orientações da Resolução _x000D_
 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá _x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/587/portaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/587/portaria_ivone.pdf</t>
   </si>
   <si>
     <t>“Concede diária a PRESIDENTE DA CAMARA, senhora_x000D_
 IVANI ARAUJO DOS SANTOS TAVARES, conforme _x000D_
 orientações da Resolução 031/2007 e Art. 174 §1º do Regimento _x000D_
 Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/589/portaria_49.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/589/portaria_49.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO EM DINHEIRO DE 30 (trinta) dias à servidora LEONÍZIA FLORÊNCIO DOS SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/590/portaria_50.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/590/portaria_50.pdf</t>
   </si>
   <si>
     <t>“CONCEDE INCORPORAÇÃO DO 3° QUINQUÊNIO à servidora efetiva da Câmara Municipal de Campos Belos, LEONÍZIA FLORÊNCIO DOS SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/591/portaria_51.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/591/portaria_51.pdf</t>
   </si>
   <si>
     <t>“Concede diária a SERVIDORA, senhor CHARLENE COSTA E SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/592/portaria_52.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/592/portaria_52.pdf</t>
   </si>
   <si>
     <t>“Concede diária a TÉCNICO LEGISLATIVO, senhora CHARLENE COSTA E SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/593/portaria_053_-_licenca_premio_em_dinheiro_-_ailton_pereira_dos_santos__2016_-_2021_2.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/593/portaria_053_-_licenca_premio_em_dinheiro_-_ailton_pereira_dos_santos__2016_-_2021_2.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA_x000D_
 PRÊMIO EM DINHEIRO DE 30 (trinta) dias à_x000D_
 servidora AILTON PEREIRA DOS SANTOS, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/595/diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/595/diaria_arione.pdf</t>
   </si>
   <si>
     <t>"Concede diária ao VEREADOR, senhor ARIONE_x000D_
 LUCIANO DOS SANTOS,_x000D_
 Resolução 031/2007 e Art. 174 51° do Regimento Interno lei_x000D_
 020/2002 e dá outras providências".</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/596/portaria_n.55.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/596/portaria_n.55.pdf</t>
   </si>
   <si>
     <t>“Concede diária aoVEREADOR, senhorJUAREZ PEREIRA DOS SANTOS, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/597/portaria_no_056.2022.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/597/portaria_no_056.2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA PARA TRATAMENTO MÉDICO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/598/portaria_57_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/598/portaria_57_ivone.pdf</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/599/portaria_58_diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/599/portaria_58_diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/600/portaria_59__diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/600/portaria_59__diaria_juarez.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/601/portaria_60__diaria_jesus_carlos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/601/portaria_60__diaria_jesus_carlos.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao VEREADOR, senhor JESUS CARLOS BRITO ALVES, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/602/portaria_61_diaria_hamilton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/602/portaria_61_diaria_hamilton.pdf</t>
   </si>
   <si>
     <t>“Concede diária ao DIRETOR DE COMPRAS, senhor HAMILTON MENDES DE OLIVEIRA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/603/portaria_062_-_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/603/portaria_062_-_gilson.pdf</t>
   </si>
   <si>
     <t>Concede diária ao VEREADOR, senhor_x000D_
 GILSON COSTA SILVA, conforme_x000D_
 orientações da Resolução 031/2007 e Art._x000D_
 174 “§1º do Regimento Interno lei 020/2002_x000D_
 e dá outras providências”.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/604/portaria_063_-_charlene.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/604/portaria_063_-_charlene.pdf</t>
   </si>
   <si>
     <t>“Concede diária a TÉCNICO LEGISLATIVO, senhora CHARLENE COSTA E SILVA, conforme orientações da Resolução 031/2007 e Art. 174 §1º do Regimento Interno lei 020/2002 e dá outras providências”.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/605/portaria_65.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/605/portaria_65.pdf</t>
   </si>
   <si>
     <t>REGULARIZA CONCESSÃO DE ADIANTAMENTOS DOS 70% (SETENTA POR CENTO) DO 13º TERCEIRO SALÁRIO, AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/606/portaria_66.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/606/portaria_66.pdf</t>
   </si>
   <si>
     <t>“CONCEDE ADIANTAMENTO DE 70% (SETENTA POR CENTO) DO 13º TERCEIRO SALÁRIO, AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/607/portaria_67.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/607/portaria_67.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REEMBOLSO, REFERENTE AO ADIANTAMENTOS DO 13º TERCEIRO SALÁRIO, AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/608/portarias_de_68_a_84.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/608/portarias_de_68_a_84.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE 13º (DÉCIMO TERCEIRO) integral aos servidores especificados  no mês de aniversário  e dá outras providências”</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/610/portaria_85_ferias_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/610/portaria_85_ferias_maria.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE FÉRIAS DE 30_x000D_
 (trinta) dias à servidora MARIA DA CONCEICAO_x000D_
 FERNANDES DA COSTA, e dá outras providências”.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/612/portaria_83.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/612/portaria_83.pdf</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/614/portaria_87_licenca_premio_ailton.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/614/portaria_87_licenca_premio_ailton.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO EM DINHEIRO DE 30 (trinta) dias à servidora AILTON PEREIRA DOS SANTOS, e dá outras providências”.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/615/portaria_88_licenca_premio_leonizia.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/615/portaria_88_licenca_premio_leonizia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO EM DINHEIRO DE 30 (trinta) dias à servidora LEONIZIA FLORENCIO DOS SANTOS FERREIRA, e dá outras providências</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/616/portaria_89_licenca_premio_charlene.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/616/portaria_89_licenca_premio_charlene.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE LICENÇA PRÊMIO EM DINHEIRO DE 30 (trinta) dias à servidora CHARLENE COSTA E SILVA, e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1547,68 +1547,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/588/lei_no_1.404.2022_-_autoriza_o_desdobro_e_a_regularizacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/538/termo_de_referencia_contratacao_pf_juridico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_04_2022_tony_bilu_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_05_2022_tony_bilu_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_06_2022_patrolamento_cascalhamento.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_07_2022_sessao__pouso_alto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_08_rodrigo_convite_sanego.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_09_tapa_buracos_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_11_rodrigo_campo_gramado_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/539/contrato_003.2022_mega_suporte_e_treinamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/540/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/541/contrato_juridico_n_002.2022_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/542/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/543/ato_declaratorio_n_001_servicos_contabeis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/544/contrato_n_001.2022_servicos_contabeis_jan_a_dez_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/545/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/609/termo_aditivo_contrato_02_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/611/termo_aditivo_contabil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/569/resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/594/resolucao_no_049.2022_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/613/decreto_legislativo_no_57.2021_titulo_wandson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/529/portaria_01_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/530/portaria__02_2022__controle_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/531/portaria__03_2022__diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/532/portaria__04_2022_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/533/portaria__05_2022_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/534/portaria__06_2022____leonizia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/535/portaria__07_2022___gestor_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/536/portaria__08_2022___ferias_ailton.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/546/portaria__09_2022__titularidade_maria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/547/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/548/portaria_11_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/549/portariia_12_diaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/550/portaria_13_2022__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/551/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/552/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/553/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/554/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/555/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/556/portaria_19_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/557/portaria_20_222.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/558/portaria_21_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/559/portaria_22_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/560/portaria_23_de_18_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/561/porttaria_24_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/562/portaria_25_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/563/portaria_26_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_27_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/565/portaria_28_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/566/portaria_29_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/567/portaria_30_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/568/portaria_31_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/570/portaria_32_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/571/portaria_33__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/572/portaria_34_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/573/portaria_35___diaria_jesus_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/574/portaria_36_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/576/portaria_037_-_ferias_-_charlene_costa_e_silva_2020_a_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/577/portaria_038_-_licenca_premio_em_dinheiro_-_charlene_costa_e_silva_2012_a_2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_039_-_ferias_-_leonizia_florencio_dos_santos_ferreira_2020_a_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/579/portaria_040_-_ferias_-_hamilton_mendes_de_oliveira_2021_a_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/580/portaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/581/portaria_042_-_licenca_premio_em_dinheiro_-_maria_da_conceicao_fernandes_da_costa_2016_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/582/portaria__43__diaria_karen.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/583/portaria_45__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/584/portaria_45_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/585/portaria_46_diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/586/portaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/587/portaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/589/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/590/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/591/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/592/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/593/portaria_053_-_licenca_premio_em_dinheiro_-_ailton_pereira_dos_santos__2016_-_2021_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/595/diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/596/portaria_n.55.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/597/portaria_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/598/portaria_57_ivone.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/599/portaria_58_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/600/portaria_59__diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/601/portaria_60__diaria_jesus_carlos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/602/portaria_61_diaria_hamilton.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/603/portaria_062_-_gilson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/604/portaria_063_-_charlene.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/605/portaria_65.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/606/portaria_66.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/607/portaria_67.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/608/portarias_de_68_a_84.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/610/portaria_85_ferias_maria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/612/portaria_83.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/614/portaria_87_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/615/portaria_88_licenca_premio_leonizia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/616/portaria_89_licenca_premio_charlene.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/588/lei_no_1.404.2022_-_autoriza_o_desdobro_e_a_regularizacao_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/538/termo_de_referencia_contratacao_pf_juridico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/735/requerimento_04_2022_tony_bilu_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/736/requerimento_05_2022_tony_bilu_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/737/requerimento_06_2022_patrolamento_cascalhamento.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/738/requerimento_07_2022_sessao__pouso_alto.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/739/requerimento_08_rodrigo_convite_sanego.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/740/requerimento_09_tapa_buracos_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/741/requerimento_11_rodrigo_campo_gramado_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/539/contrato_003.2022_mega_suporte_e_treinamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/540/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/541/contrato_juridico_n_002.2022_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/542/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/543/ato_declaratorio_n_001_servicos_contabeis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/544/contrato_n_001.2022_servicos_contabeis_jan_a_dez_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/545/extrato_contratual.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/609/termo_aditivo_contrato_02_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/611/termo_aditivo_contabil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/569/resolucao_diarias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/594/resolucao_no_049.2022_-_estagio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/613/decreto_legislativo_no_57.2021_titulo_wandson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/529/portaria_01_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/530/portaria__02_2022__controle_interno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/531/portaria__03_2022__diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/532/portaria__04_2022_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/533/portaria__05_2022_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/534/portaria__06_2022____leonizia.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/535/portaria__07_2022___gestor_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/536/portaria__08_2022___ferias_ailton.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/546/portaria__09_2022__titularidade_maria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/547/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/548/portaria_11_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/549/portariia_12_diaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/550/portaria_13_2022__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/551/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/552/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/553/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/554/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/555/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/556/portaria_19_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/557/portaria_20_222.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/558/portaria_21_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/559/portaria_22_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/560/portaria_23_de_18_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/561/porttaria_24_2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/562/portaria_25_2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/563/portaria_26_2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/564/portaria_27_2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/565/portaria_28_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/566/portaria_29_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/567/portaria_30_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/568/portaria_31_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/570/portaria_32_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/571/portaria_33__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/572/portaria_34_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/573/portaria_35___diaria_jesus_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/574/portaria_36_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/576/portaria_037_-_ferias_-_charlene_costa_e_silva_2020_a_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/577/portaria_038_-_licenca_premio_em_dinheiro_-_charlene_costa_e_silva_2012_a_2016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/578/portaria_039_-_ferias_-_leonizia_florencio_dos_santos_ferreira_2020_a_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/579/portaria_040_-_ferias_-_hamilton_mendes_de_oliveira_2021_a_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/580/portaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/581/portaria_042_-_licenca_premio_em_dinheiro_-_maria_da_conceicao_fernandes_da_costa_2016_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/582/portaria__43__diaria_karen.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/583/portaria_45__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/584/portaria_45_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/585/portaria_46_diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/586/portaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/587/portaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/589/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/590/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/591/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/592/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/593/portaria_053_-_licenca_premio_em_dinheiro_-_ailton_pereira_dos_santos__2016_-_2021_2.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/595/diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/596/portaria_n.55.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/597/portaria_no_056.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/598/portaria_57_ivone.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/599/portaria_58_diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/600/portaria_59__diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/601/portaria_60__diaria_jesus_carlos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/602/portaria_61_diaria_hamilton.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/603/portaria_062_-_gilson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/604/portaria_063_-_charlene.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/605/portaria_65.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/606/portaria_66.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/607/portaria_67.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/608/portarias_de_68_a_84.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/610/portaria_85_ferias_maria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/612/portaria_83.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/614/portaria_87_licenca_premio_ailton.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/615/portaria_88_licenca_premio_leonizia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2022/616/portaria_89_licenca_premio_charlene.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>