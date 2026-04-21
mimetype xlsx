--- v0 (2025-12-13)
+++ v1 (2026-04-21)
@@ -54,425 +54,425 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>IVAN ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_de_lei__01_2021.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_de_lei__01_2021.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo à Lei 437, de 05 / 12 / 1990 que. Dispõe sobre o regime Jurídico Único dos Servidores Públicos do Município, das Autarquias e das funções municipais”</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RODRIGO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo ao Senhor Prefeito Municipal que providencie junto aos órgãos competentes o MAPEAMENTO na Região do DISTRITO DE POUSO ALTO nos PONTOS TURISTICOS existentes como: Rios, Cachoeiras, Lagos, Represas, Grutas, Trilhas, Cascatas, Pesqueiros, Córregos e locais que podem ser explorados no ECO TURISMO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_legislativo_04_2021.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_legislativo_04_2021.docx</t>
   </si>
   <si>
     <t>Que seja criado pelo município, através da Secretaria Municipal de Assistência Social e Trabalho, um programa de atendimento as mulheres que passaram pela dor da perda dos seus companheiros (esposos) vítimas da COVID 19 no município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>GILSON DE ZÉ DA SILVA</t>
   </si>
   <si>
     <t>INDICAMOS AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE NO SETOR NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/314/lei-no-1.357-2021_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/314/lei-no-1.357-2021_1.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.357-2021 DE 05 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/315/lei-no-1.358-2021_8.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/315/lei-no-1.358-2021_8.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.358-2021 DE 05 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/434/lei_no_1.359_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/434/lei_no_1.359_2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.359/2021 DE 31 DE MARÇO DE 2021</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/435/lei_no_1.360_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/435/lei_no_1.360_2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.360/2021 DE 31 DE MARÇO DE 2021</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/436/lei_no_1.361_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/436/lei_no_1.361_2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.361/2021 DE 31 DE MARÇO DE 2021</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/437/lei_no_1.362_2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/437/lei_no_1.362_2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.362 /2021 DE 31 DE MARÇO DE 2021</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/485/lei-no-1.364-2021-dispoe-sobre-a-lei-de-diretrizes-orcamentaria-para-o-exercicio-de-2022-ldo-2022-e-da-outras-providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/485/lei-no-1.364-2021-dispoe-sobre-a-lei-de-diretrizes-orcamentaria-para-o-exercicio-de-2022-ldo-2022-e-da-outras-providencias.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A LEI DE DIRETRIZES_x000D_
 ORÇAMENTARIA PARA O EXERCÍCIO DE 2022,_x000D_
 (LDO-2022) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/486/lei-no-1.365-2021-altera-os-artigos-20-21-e-23-da-lei-no-1.184-de-13-de-agosto-de-2014-que-instituiu-o-plano-de-cargos-carreiras-e-salarios-dos-servidores-da-camara-municipal.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/486/lei-no-1.365-2021-altera-os-artigos-20-21-e-23-da-lei-no-1.184-de-13-de-agosto-de-2014-que-instituiu-o-plano-de-cargos-carreiras-e-salarios-dos-servidores-da-camara-municipal.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 20, 21 E 23, DA LEI Nº_x000D_
 1.184 DE 13 DE AGOSTO DE 2014, QUE_x000D_
 INSTITUIU O PLANO DE CARGOS,_x000D_
 CARREIRAS E SALÁRIOS DOS SERVIDORES_x000D_
 DA CÂMARA MUNICIPAL DO MUNICÍPIO_x000D_
 DE CAMPOS BELOS, ESTADO DE GOIÁS, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/487/lei-no-1.366-altera-os-artigos-3-da-lei-no-1319-de-26-de-abril-de-2019-que-dispoe-sobre-a-criacao-do-cargo-de-diretor-de-compras-no-quadro-de-cargo-comissionado.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/487/lei-no-1.366-altera-os-artigos-3-da-lei-no-1319-de-26-de-abril-de-2019-que-dispoe-sobre-a-criacao-do-cargo-de-diretor-de-compras-no-quadro-de-cargo-comissionado.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3 DA LEI Nº 1.319 DE_x000D_
 26 DE ABRIL DE 2019, QUE DISPÕE SOBRE A_x000D_
 CRIAÇÃO DO CARGO DE DIRETOR DE_x000D_
 COMPRAS NO QUADRO DE CARGO_x000D_
 COMISSIONADO DA CÂMARA MUNICIPAL_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>IRMÃO JUAREZ</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/503/lei-no-1.367-2021-estabelece-que-templos-de-qualquer-culto-como-atividade-essencial-em-periodo-de-calamidade-publica-e-pandemia-no-municipio-de-campos-belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/503/lei-no-1.367-2021-estabelece-que-templos-de-qualquer-culto-como-atividade-essencial-em-periodo-de-calamidade-publica-e-pandemia-no-municipio-de-campos-belos.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE TEMPLOS DE_x000D_
 QUALQUER CULTO COMO ATIVIDADE_x000D_
 ESSENCIAL EM PERÍODO DE CALAMIDADE_x000D_
 PÚBLICA E PANDEMIA NO MUNICÍPIO DE_x000D_
 CAMPOS BELOS, ESTADO DE GOIÁS, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/504/lei-no-1.371-2021-institui-no-municipio-de-campos-belos-o-programa-de-recuperacao-de-creditos-tributarios-fiscais-e-nao-tributarios.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/504/lei-no-1.371-2021-institui-no-municipio-de-campos-belos-o-programa-de-recuperacao-de-creditos-tributarios-fiscais-e-nao-tributarios.pdf</t>
   </si>
   <si>
     <t>Institui no município de Campos Belos o_x000D_
 Programa de Recuperação de Créditos_x000D_
 Tributários, Fiscais e Não Tributários e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_01_2021_ivan.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_01_2021_ivan.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL que o Senhor Prefeito Municipal solicite ao Tribunal de Contas dos Municípios (TCM- GOIÁS) A instauração de uma AUDITORIA no Instituto de Previdência do Munícipio de Campos Belos (PREVCAMPOS) no sentido de detectar, apurar e regularizar conforme os ditames das Leis, possíveis irregularidades, desvios e /ou repasses incompatíveis com os descontos efetivados nos contracheques dos servidores do município no período compreendido de janeiro de 2001 a dezembro de 2020._x000D_
 REQUEIRO NA FORMA REGIMENTAL ainda que o órgão competente reveja as aposentadorias do respectivo período, esclarecendo se há compatibilidade entre os valores recolhidos ao fundo de previdência são compatíveis com os valores das aposentadorias, em suma, realçando se houve no período privilégios que lesam ou lesaram o erário publico municipal.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>TONI BILÚ</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_02__2021_bloqueteamento_rua_26.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_02__2021_bloqueteamento_rua_26.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O PREFEITO MUNICIPAL NON USO DE SUAS ATRIBUIÇÕES ATTRAVÉS DA SECRETARIA DE INFRA ESTRUTURA E OBRASM REALIZE O BLOQUETEAMENTO DA RUA 26 LOCALIZADO NO SETOR BREJINHO CONHECIDA PELA COMUNIDADE COMO A RUA DE ANTÔNIO CAÇAMBA .</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>IVONE DO TOURO</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando:_x000D_
 1)	Cópia do relatório dos gastos da Secretária de Saúde desde o inicio da Pandemia do Covid – 19 até a presente data._x000D_
 2)	Quais os tipos de aparelhos ou produtos já adquiridos pelo município. Gastos com a Reforma do Hospital Municipal Anjo Rodrigues Galvão, contratos, empenhos e pagamentos  _x000D_
 3)	Extratos da movimentação financeira da área de saúde, com um levantamento a partidos do Saldo deixado em conta desde 31 de dezembro de 2016, até a presente data. _x000D_
 4)	Diante do atraso dos vencimentos do mês de dezembro, solicitamos um relatório situação financeira esclarecimentos aos profissionais da saúde em relação ao cumprimento dos salários do mês de dezembro.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_04__2021_praca_sao_sebastiao.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_04__2021_praca_sao_sebastiao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando a construção de uma PRAÇA onde está localizada a IGREJA SÃO SEBASTIÃO, no setor Bom Retiro.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_05__2021_bloquetamento_centro_olimpico.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_05__2021_bloquetamento_centro_olimpico.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando o Bloqueteamento da Pista de Caminhada no Centro Olímpico Adelino José dos Santos Filho, conhecido como Centro Olímpico do Setor Cruzeiro.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_06__2021_quebra_molas.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_06__2021_quebra_molas.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando com urgência a construção de uma Lombada tipo Quebra Molas, ás imediações do Bar do Micão, próximo ao Campo conhecido como Campo do Valdezinho no Setor Industrial.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que seja providenciado SINALIZAÇÃO com PLACAS, nas entradas e saídas da cidade, indicando as localidades vizinhas e as Capitais como Palmas, Brasília e Goiânia e outras localidades de maiores fluxos.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_08__2021_alimentacao_hemodialise.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_08__2021_alimentacao_hemodialise.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que busque a possibilidade de oferecer aos Pacientes e seus acompanhantes que são transportados para TRATAMENTO DE HEMODIALISE a alimentação durante o período do deslocamento.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_09__2021__patrolamento_biquinha.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_09__2021__patrolamento_biquinha.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que providencie através da Secretaria de Infraestrutura e obras que providencie cm urgência o Patrolamento, Encascalhamento e Levantamento da Estrada Vicinal na Região da Biquinha, além da recolocação das mangueiras que faz fazem a ligação da água para os moradores da região</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_10__2021__retirada_pedra_st_indutrial.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_10__2021__retirada_pedra_st_indutrial.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que providencie através da Secretaria de Infraestrutura e Obras que providencie com urgência a retirada de uma pedra localizada na via de acesso entre a Rua Rosalvo de Carvalho com a Viela de Acesso à Rua Coronel José Licínio de Miranda logo após o Rotary Club de Campos Belos no Setor Industrial</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_11__2021__ponto_de_apoio_buritizais.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_11__2021__ponto_de_apoio_buritizais.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que providencie através da Secretária Municipal de Saúde Pública a possibilidade de instalar um Ponto de Apoio ou Atenção da Unidade Básica de Saúde (UBS)  no Povoado BURITIZAIS , localizado a 18 quilômetros do Distrito do Pouso Alto</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_12__2021__construcao_da_academaia_de_saude_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_12__2021__construcao_da_academaia_de_saude_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize a construção de uma ACADEMIA DE SAÚDE no DISTRITO DE POUSO ALTO</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>TOIM PERU</t>
   </si>
   <si>
     <t>Requeiro à Mesa, no uso de suas atribuições legais, requer a V.Exa., após ouvido o douto e soberano Plenário e dele receba votação favorável, encaminhar o presente ao Exmo. Sr. Prefeito Municipal Pablo Geovanni Moreira Batista, junto ao setor que compete providencie com URGENCIA a execução do serviço de RECUPERAÇÃO TOTAL DA PONTE COM CONSTRUÇÃO EM CONCRETO DA MESMA, localizada na Rua Antônio Joaquim de Oliveira na via de acesso da Vila Baiana, entrando pela Praça Antônio Bidó ao Setor Bem Bom.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_14__2021__recuperacao_ponte_bem_bom_hercules.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_14__2021__recuperacao_ponte_bem_bom_hercules.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, no uso de suas atribuições legais, requer a V.Exa., após ouvido o douto e soberano Plenário e dele receba votação favorável, encaminhar o presente ao Exmo. Sr. Prefeito Municipal Pablo Geovanni Moreira Batista, junto ao setor que compete providencie com URGENCIA a execução do serviço de RECUPERAÇÃO DA PONTE, localizada na Rua 20 com a Rua 18, Via de acesso Setor Bem Bom e o   Setor Hercules</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize a SINALIZAÇÃO e construção de um redutor de velocidade na forma de lombada (QUEBRA MOLAS) na Av. Santos Dumont, em frente à Igreja Assembleia de Deus no Setor Aeroporto,</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ARIZIM DA SAÚDE</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo denomine o nome do Senhor SEBASTÃO SIMÃO DA SILVA “TIÃO DA RODOVIÁRIA” no Terminal Rodoviário da Cidade e na Praça conhecida como Praça da Rodoviária.</t>
   </si>
@@ -506,1042 +506,1042 @@
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja convocado o Prefeito Municipal Pablo Geovanni Moreira Batista e os demais envolvidos, para que este compareça a essa Casa Legislativa para prestar esclarecimentos, referente a denúncia tornada pública pelo Senhor Edjaldo Alves Fernandes em relação a diárias expedidas e pagas pelo município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando que providencie através da Secretaria de Infraestrutura e obras a providencia com urgência da recuperação do asfaltamento da Rua Benjamim Constant no Setor Industrial, trecho da Rua Barreirão até a Avenida Campos Belos.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_23_informacoes_material_hospital.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_23_informacoes_material_hospital.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que o Poder Executivo, informações sobre o paradeiro de todos os materiais retirados do Hospital Municipal Anjo Rodrigues Galvão, como; mesas. Armários.  Cadeiras. Portas. Janela e outros...Onde estão? Se já foram leiloados?    Se foram a leilão mandarem o número.do pregão.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_24_2021__agua_de_piscina.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_24_2021__agua_de_piscina.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que encaminhe ao Poder Executivo, solicitação de efetiva fiscalização nos atos de escoamento de agua da piscina em vias públicas que são realizadas por alguns moradores detentores das mesmas, que aplique o que determina o código de posturas do município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_26_2021__ponto_de_atencao_a_saude.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_26_2021__ponto_de_atencao_a_saude.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize a CONSTRUÇÃO DE UM PONTO DE ATENÇÃO A SAÚDE NO SETOR NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize a CONSTRUÇÃO  de uma ACADEMIA DE SAÚDE NO SETOR BOM RETIRO  atendendo além do Bom Retiro os Setores Dom Alano e Morada Nova</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_28_2021__limpeza_novo_horizonte.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_28_2021__limpeza_novo_horizonte.docx</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_29__2021__patrolamento_cabecudo.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_29__2021__patrolamento_cabecudo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que encaminhe a Secretaria de Infraestrutura e Obras a solicitação da realização do Patrolamento e Iluminação da estrada que dá acesso a Comunidade Cabeçudo.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_30_2021__limpeza__barreirao.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_30_2021__limpeza__barreirao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que encaminhe a Secretaria de Infraestrutura e Obras que execute a realização da Limpeza e Manutenção da Iluminação Pública no Povoado Barreirão</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_31_2021_sinal_internet.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_31_2021_sinal_internet.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que encaminhe Ao Prefeito Municipal a solicitação de providenciar SINAL DE INTERNET na Comunidade Cabeçudo.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_32__2021__convocacao_sevretario.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_32__2021__convocacao_sevretario.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja convocado: O Secretário Municipal de Infraestrutura. Transportes, Obras, Urbanização, Limpeza e Iluminação Pública, Antônio Carlos Pereira dos Santos (Bidó) e os Senhores Elzimar Guedes dos Santos (Zico)  Diretor de Limpeza Urbana e Iluminação Pública , José Márcio Soares dos Santos  (Motorista)  Rosaildes Furtado da Costa  Auxiliar de Serviços Gerais) a comparecer a esta Casa Legislativa  para prestar esclarecimento a  fatos relacionados  a entrega e a doação de matérias do patrimônio publico municipal...</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Poder Executivo Municipal solicitando o Processo de Reconhecimento e Regularização de Terras Quilombolas em nosso Município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/449/requerimento_34__svo.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/449/requerimento_34__svo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que solicite ao Poder Executivo a implantação através de convenio com a Superintendência da Polícia Técnica Cientifica do Serviço de Verificação de Óbitos – SVO- no IML do município de Campos Belos –</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_35_requerimento.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_35_requerimento.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que solicite ao Poder Executivo, providencias no sentindo de colocar em funcionamento com a urgência urgentíssima o CENTRO CIRURGIGO do Hospital Municipal de Campos</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando o BLOQUETEAMENTO da Rua do Comercio, na área que abrange entre o Supermercado Brito e a Casa da Terra</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando o Recapeamento da Rua Joedir Assunção Costa (Antiga Rua das Industrias) defronte ao CRAS</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando o a Cobertura do Telhado e Manutenção da mesma da Escola Municipal Jandira Aires no Setor Bem Bom</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_39__boca_de_lobo.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_39__boca_de_lobo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando Construção de uma Galeria Fluvial (tipo Boca de lobo) na Rua José Gomes da Silva Qd S Lt 24 Setor Aeroporto.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_40_sinal_telefone_barreirao.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_40_sinal_telefone_barreirao.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal, solicitando melhorias do sinal de telefonia celular no Povoado Barreirão se possível a troca de operadora da Vivo para a Claro.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_41_limpeza_aeroporto_2.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_41_limpeza_aeroporto_2.docx</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, na forma regimental, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, no sentido de proceder a limpeza e manutenção do Setor Aeroporto II, e a construção de Meio – Fios nas ruas que foram realizado o Bloqueteamento.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_42__balneario_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_42__balneario_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que solicite ao Poder Executivo a construção de um Balneário as margens do Rio Mosquito no Distrito do Pouso Alto.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento__43_2021__limpeza_e_cascalhamento_ruas_paralelas_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento__43_2021__limpeza_e_cascalhamento_ruas_paralelas_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista Solicitar ao setor responsável da Administração Pública a realização da limpeza e capina, bem como o cascalhamento e patrolamento,  das ruas paralelas as que estão com pavimentação asfáltica no Distrito do Pouso Alto.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento__44_2021__redutor_de_velocidade_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento__44_2021__redutor_de_velocidade_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista Solicitar ao setor responsável da Administração Pública a construção de lombadas (redutor de velocidade) nas ruas de maior trafegabilidade do Distrito de Pouso Alto.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista Solicitar ao setor responsável da Administração Pública a reabertura de Ruas, Cascalhamento das mesmas Iluminação Pública na Comunidade Buritizais na região do Pouso Alto.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_n_46.2021_saneago.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_n_46.2021_saneago.docx</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIA NO SENTIDO DE APLICAÇÃO DA LEI MUNICIPAL Nº 1.324/2019, QUANTO A OBRIGAÇÃO DA SANEAGO DE TAPAR OS BURACOS NO PRAZO DE 24 HORAS APÓS O REPARO DE PROBLEMAS NO SERVIÇO DE ABASTECIMENTO DE ÁGUA E COLETA DE ESGOTO NO ÂMBITO DE CAMPOS BELOS</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, solicita que o Chefe do Poder Executivo Municipal providencie através de sua Secretaria competente com urgência a Ampliação  da Creche Municipal Izaura Paz Moura</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_48_2021___construcao_banheiro_publico.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_48_2021___construcao_banheiro_publico.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, solicita que o Chefe do Poder Executivo Municipal providencie através de sua Secretaria competente a construção de um banheiro publico na Praça da João Cordeiro(Praça da Matriz)</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_49_2021___reforma_centro_de_treinamento_de_voleibol.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_49_2021___reforma_centro_de_treinamento_de_voleibol.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, solicita que o Chefe do Poder Executivo Municipal providencie através de sua Secretaria competente a reforma do Centro de Treinamento de Voleibol, próximo a Feira Livre com a construção de vestiários no local</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_50.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_50.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja enviado ofício ao Poder Executivo Municipal, solicitando a cópia dos contratos de serviços advocatícios do Município com EDUARDO COSTA E ASSOCIADOS, especificamente os contratos números 05/2021, 83/2021 e 84 /2021 e Cópia da data da publicação conforme o artigo 61 da lei 866/93.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_51_estrada_touro.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_51_estrada_touro.docx</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, na forma regimental, após ouvido o Plenário, oficiar ao Senhor Prefeito Municipal, solicitando-lhe providências junto ao setor competente, para que execute o Parolamento e  Cascalhamento da Estrada da comunidade TOURO com Levantamento do Corredor que dá acesso a entrada da Fazenda do Senhor Mauro Rosa</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_n_52_bueiro_boca_da_caaatinga.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_n_52_bueiro_boca_da_caaatinga.docx</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIA NO SENTIDO DE PROVIDENCIAR REPARO E AMPLIAÇÃO DE UM BUEIRO QUE Á ACESSO A FAZENDA BOCA DA CAATINGA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>CARLIN DE JESUS</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_53_2021.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_53_2021.docx</t>
   </si>
   <si>
     <t>REQUEIRO QUE A MESA DIRETORA DA CÂMARA PROVIDENCIAS DE AQUISIÇÃO DE  EQUIPAMENTOS DE INFORMATICA (COMPUTADORES OU NOTEBOOKS) PARA EXECUÇAO DOS SERVIÇOS DOS PARLAMENTARES</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_59_2021_galeria_fluvial.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_59_2021_galeria_fluvial.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize com o setor competente a execução de uma Galeria Fluvial, Bueiro ou qualquer ação para escoamento da água na Rua 24 Qd S Setor Industrial</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_60_2021_recuperacao_asfaltica.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_60_2021_recuperacao_asfaltica.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize com o setor competente a execução a recuperação asfáltica da Rua  24  Setor Industrial</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_61_2021_quebra_molas_morada_nova.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_61_2021_quebra_molas_morada_nova.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja solicitado  Poder Executivo Municipal, a construção de Lombadas tipo Quebra Molas na Rua  José Guiomar Berto de Lima  , Setor Morada Nova</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_62_2021_praca_novo_horizonte.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_62_2021_praca_novo_horizonte.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja encaminhado ao Poder Executivo Municipal, que solicite ao setor competente a construção de uma Praça com um Parque Infantil no Setor Novo Horizonte ao lado da Quadra de Esportes</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_63_2021calcadas_e_meio_fios_vila_esperanca.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_63_2021calcadas_e_meio_fios_vila_esperanca.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, que seja encaminhado ao Poder Executivo Municipal, que providencie com urgência a construção de Calçadas e Meio Fios nas vias do Setor Vila Esperança</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_66__limpeza_corrego.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_66__limpeza_corrego.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista para que o mesmo viabilize com o setor competente a limpeza do Córrego as proximidades da RUA 06 (RUA DE PERNANBUCO) na Vila Baiana</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_67__go_118.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_67__go_118.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista , que organize conjuntamente com o os órgão de segurança publica , o trânsito na GO 118 , trecho compreendido entre a curva do Brejinho até as proximidades da Caixa Econômica Federal, efetivando medidas de segurança publica a pedestres, motociclistas e demais usuários da via</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_68_cacamba_de_lixo.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_68_cacamba_de_lixo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie com o Setor Competente a colocação de CAÇAMBAS DE LIXO no Povoado do Touro, para recolhimento do Lixo Doméstico pelo menos quinzenalmente.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_69_lixo_pouso_alto.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_69_lixo_pouso_alto.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie com o Setor Competente que realize o recolhimento do lixo domestico no Distrito do Pouso Alto , três vezes por semana</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_71_quebra_molas.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_71_quebra_molas.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie com o Setor Competente que a construção de redutores de velocidade (Quebra Molas) na Rua Salviano Soares da Silva – Setor Cruzeiro</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_72_plano_de_carreira.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_72_plano_de_carreira.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista solicitando a elaboração e execução do Plano de Carreira dos Servidores Administrativos do Município de Campos Belos</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_73_iluminacao_aerodromo.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_73_iluminacao_aerodromo.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista QUE solicite junto ao Governo do Estado a Iluminação Aeródromo de Campos Belos</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento__84__carlos_roberto_de_oliveira.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento__84__carlos_roberto_de_oliveira.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista, que providencia a PAVIMENTAÇAO ASFALTICA da RUA 10 VILA BAIANA, ligando a RUA DO COMERCIO até a RUA FRANCISCO LOPES</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>RAFAEL SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_85__calcamento_entorno_cemiterio.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_85__calcamento_entorno_cemiterio.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie junto ao órgão competente o calçamento em torno do Cemitério São João Batista.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_86__arione_diarias_motoristas_da_ambulancia.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_86__arione_diarias_motoristas_da_ambulancia.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista solicitando que o município faça 	o reajuste das diárias dos motoristas de Ambulâncias e outros lotados na Secretaria Municipal de Saúde que se deslocam para atendimento da população para fora do município em localidades de longa distancia.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_88_ivone_reparos_creches.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_88_ivone_reparos_creches.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista solicitando que encaminhe ao Setor Competente a realização de reparos e manutenção nas Creches Municipais.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_89_rodrigo_convite_sanego.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_89_rodrigo_convite_sanego.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente CONVIDANDO o Gerente Administrativo da Saneago Unidade de Campos Belos  a comparecer a essa Casa Legislativa para prestar esclarecimentos  sobre as falhas do fornecimento de água em nosso Município</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_91_juarez_drenagem.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_91_juarez_drenagem.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal para que se providencie a construção de uma drenagem e ou galeria fluvial na Rua Jeci José de Moura no Setor Tomazinho</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_92_carlos_roberto_de_oliveira.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_92_carlos_roberto_de_oliveira.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal a solicitação que  faça a medida da pavimentação asfáltica na Avenida das Industrias  no Setor Industrial,  com acompanhamento do Poder Legislativo, referente a execução da obra, conforme contrato 566  e tomada de preço 01.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_94__arione_reforma_casas_abcb.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_94__arione_reforma_casas_abcb.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie com o Setor Competente a construção de redutores de velocidade (Quebra Molas) na Rua Francisco Antônio Cardoso (rua do arrepia) em frente a Quadra 5 – Setor Tomazinho nas duas pistas .</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_94__arione_reforma_casas_abcb.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_94__arione_reforma_casas_abcb.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que providencie com o Setor Competente a reforma das Casinhas da ABCB</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_95__arione_abono_fundeb.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_95__arione_abono_fundeb.docx</t>
   </si>
   <si>
     <t>Requeiro à Mesa, após cumprimento das formalidades regimentais e deliberação do Plenário, seja encaminhado expediente ao Prefeito Municipal Pablo Geovanni Moreira Batista que verifique com o Setor Competente a possibilidade do pagamento do ABONO/BONUS provenientes do FUNDEB aos Profissionais da Educação.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>ADITIVO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/451/1_termo_aditivo_excepcional_ao_contrato_por_dispensa_de_licitacao_n_001.2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/451/1_termo_aditivo_excepcional_ao_contrato_por_dispensa_de_licitacao_n_001.2021.pdf</t>
   </si>
   <si>
     <t>1º TERMO ADITIVO EXCEPCIONAL AO CONTRATO POR DISPENSA DE LICITAÇÃO Nº 001/2021, EM RAZÃO DA PANDEMIA AO CONTRATO DE SERVIÇOS TECNICOS PROFISSIONAIS ESPECIALIZADOS DE ASSESSORIA E CONSULTORIA JURIDICA PARA ATENDER A GESTÃO 2021, PELO PERIODO DE 08 MESES A PARTIR DA DATA 20.04. 2020. PROLONGADO PARA FINALIZAR EM 31 DE DEZEMBRO DE 2021, DEVENDO SER EMPENHADO O VALOR ADITIVADO CORRESPONDENTE A PARTIR DE ABRIL ATE DEZEMBRO DE 2021.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/537/decreto_legislativo_no_56.2021_-_ex-prefeito_ninha_-_parecer_previo.docx.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/537/decreto_legislativo_no_56.2021_-_ex-prefeito_ninha_-_parecer_previo.docx.pdf</t>
   </si>
   <si>
     <t>“APROVA AS CONTAS DE GOVERNO DO PODER_x000D_
 MUNICIPAL, SR. GESTOR AUROLINO JOSÉ DOS_x000D_
 SANTOS NINHA, REFERENTE AO EXERCÍCIO_x000D_
 DE 2016 E DÁ OUTRAS PROVIDENCIAS. ’’</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>PORT.</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/461/portaria__n__20_2021_ferias_charlene_1-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/461/portaria__n__20_2021_ferias_charlene_1-convertido.pdf</t>
   </si>
   <si>
     <t>Portaria nº 020/2021, Campos Belos, 18 de junho de 2021.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/462/portaria__n__21_2021_ferias_hamilton-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/462/portaria__n__21_2021_ferias_hamilton-convertido.pdf</t>
   </si>
   <si>
     <t>Portaria nº 021/2021, Campos Belos, 18 de junho de 2021</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/488/portaria__n__22__2021_exonera__auxiliar_controle_interno-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/488/portaria__n__22__2021_exonera__auxiliar_controle_interno-convertido.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora efetiva do cargo de AUXILIAR DO COORDENADOR DO CONTROLE INTERNO da Câmara, e dá outras providências</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/489/portaria__n__23_2021_gratificacao_diretor_de_compras-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/489/portaria__n__23_2021_gratificacao_diretor_de_compras-convertido.pdf</t>
   </si>
   <si>
     <t>“Concede Gratificação de 20% conforme a Lei 1.366/2021 ao Servidor Efetivo ocupante do cargo de confiança de Diretor de Compras”.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/490/portaria__n__24_2021_gratificacao_controle_interno-convertido_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/490/portaria__n__24_2021_gratificacao_controle_interno-convertido_1.pdf</t>
   </si>
   <si>
     <t>“Concede Gratificação de 20% conforme o artigo 1º da Lei 1.365/2021 ao Servidor Efetivo ocupante do cargo de confiança de CONTROLE INTERNO e dá outras providencias”.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/491/portaria__n__25_2021_gratificacao_diretor_financeiro-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/491/portaria__n__25_2021_gratificacao_diretor_financeiro-convertido.pdf</t>
   </si>
   <si>
     <t>“Concede Gratificação de 20% conforme o artigo 1º da Lei 1.365/2021 ao Servidor Efetivo ocupante do cargo de confiança de DIRETOR FINANCEIRO e dá outras providencias”.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/492/portaria__n__26_2021_gratificacao_assessora_parlamentar-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/492/portaria__n__26_2021_gratificacao_assessora_parlamentar-convertido.pdf</t>
   </si>
   <si>
     <t>“Concede Gratificação de 20% conforme o artigo 2º da Lei 1.365/2021 a Servidora Efetiva LEONIZIA FLORENCIO DOS SANTOS FERREIRA e dá outras providencias”.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/493/portaria__n__27_2021_gestor_portal_da_trasparencia-convertido.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/493/portaria__n__27_2021_gestor_portal_da_trasparencia-convertido.pdf</t>
   </si>
   <si>
     <t>“Nomeia o Gestor do Portal da Transparência desta Câmara Municipal e dá outras providencias”</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/494/portaria_29__diaria_tony_bilu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/494/portaria_29__diaria_tony_bilu.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador ANTONIO FERREIRA RAMOS  e dá outras providencias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/495/portaria_30_diaria_juarez.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/495/portaria_30_diaria_juarez.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador JUAREZ PEREIRA DOS SANTOS e dá outras providencias.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/496/portaria_31_diaria_carlim_de_jesus.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/496/portaria_31_diaria_carlim_de_jesus.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador JESUS CARLOS DE BRITO ALVES e dá outras providencias.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/497/portaria_32__diaria_rodrigo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/497/portaria_32__diaria_rodrigo.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador RODRIGO FERREIRA DA SILVA e dá outras providencias.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/498/portaria_33__diaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/498/portaria_33__diaria_ivone.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador IVANIR ARAUJO DOS SANTOS TAVARES e dá outras providencias.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/499/portaria_34__diaria_toim_peru.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/499/portaria_34__diaria_toim_peru.pdf</t>
   </si>
   <si>
     <t>Concede Diarias ao Vereador ANTONIO FEREIRA FILHO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/500/portaria_35__diaria_gilson.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/500/portaria_35__diaria_gilson.pdf</t>
   </si>
   <si>
     <t>Concede Diaria ao Vereador Gilson Costa e Silva</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/501/portaria_36__diaria_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/501/portaria_36__diaria_arione.pdf</t>
   </si>
   <si>
     <t>Concede Diaria ao Vereador Arione Luciano dos Santos</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/502/portaria__n__37_2021_ferias_rubens.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/502/portaria__n__37_2021_ferias_rubens.pdf</t>
   </si>
   <si>
     <t>portaria 37 2021   concede ferias ao servidor RUBENS BELTTRÃO DE OLIVEIRA</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/505/portaria__38_2021__diarias_arione.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/505/portaria__38_2021__diarias_arione.pdf</t>
   </si>
   <si>
     <t>Concede diária ao Vereador_x000D_
 ARIONE LUCIANO DOS_x000D_
 SANTOS, e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/506/portaria_processo_disciplinar_atualizado.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/506/portaria_processo_disciplinar_atualizado.pdf</t>
   </si>
   <si>
     <t>Determina a instauração de Processo_x000D_
 Administrativo Disciplinar e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/507/portaria__40__revogacao_concessao_gratificacao_dedicacao_exclusiva.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/507/portaria__40__revogacao_concessao_gratificacao_dedicacao_exclusiva.pdf</t>
   </si>
   <si>
     <t>Revoga as concessões  de adicional de  titularidade por aperfeiçoamento concedidas aos servidores efetivos MARIA DA CONCEIÇÃO FERNANDES DA COSTA  e RUBENS BELTRÃO DE OLIVEIRA , e dá outras providencias.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/508/portaria__41__nomeacao_comissao_processo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/508/portaria__41__nomeacao_comissao_processo.pdf</t>
   </si>
   <si>
     <t>Determina Nomeação da Comissão Processante Disciplinar para conduzir os trabalhos de apuração dos valores pagos de forma indevida, conforme Portaria nº 39 de 15 de outubro de 2021.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/515/portaria__42_processo_maria.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/515/portaria__42_processo_maria.pdf</t>
   </si>
   <si>
     <t>Determina a instauração de Processo Administrativo e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/516/portaria__43_2021_diaria_juarez.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/516/portaria__43_2021_diaria_juarez.docx</t>
   </si>
   <si>
     <t>Concede diária ao Vereador JUAREZ PEREIRA DOS SANTOS, e dá outras providencias</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/517/portaria__44_2021_diaria_juarez_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/517/portaria__44_2021_diaria_juarez_1.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/518/portaria__45_2021_diaria_ivone.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/518/portaria__45_2021_diaria_ivone.pdf</t>
   </si>
   <si>
     <t>Concede diária a Vereadora IVANI ARAÚJO DOS SANTOS TAVARES, e dá outras providencias</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/519/portaria__46_2021_diaria_toim_peru_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/519/portaria__46_2021_diaria_toim_peru_1.pdf</t>
   </si>
   <si>
     <t>Concede diárias ao Vereador ANTÔNIO FERREIRA FILHO e dá outras providencias</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/520/portaria__47_2021_diaria_arione_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/520/portaria__47_2021_diaria_arione_1.pdf</t>
   </si>
   <si>
     <t>Concede diárias ao Vereador ARIONE LUCIANO DOS SANTOS e dá outras providencias.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/521/portaria__48_2021_diaria_carilhos_do_america.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/521/portaria__48_2021_diaria_carilhos_do_america.pdf</t>
   </si>
   <si>
     <t>Concede diárias ao Vereador CARLOS ROBERTO DE OLIVEIRA e dá outras providencias.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/522/portaria__49_2021_exoneracao_diretor_financeiro.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/522/portaria__49_2021_exoneracao_diretor_financeiro.pdf</t>
   </si>
   <si>
     <t>“Exonera o servidor Efetivo do_x000D_
 Cargo de Diretor Financeiro da_x000D_
 Câmara Municipal de Campos_x000D_
 Belos, Estado de Goiás e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/523/portaria__50_2021_exoneracao_controle_interno.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/523/portaria__50_2021_exoneracao_controle_interno.pdf</t>
   </si>
   <si>
     <t>“Exonera a servidora_x000D_
 Efetiva para o Cargo de_x000D_
 Coordenador do Controle_x000D_
 Interno da Câmara e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/524/portaria__51_2021_exoneracao_diretor_de_compras.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/524/portaria__51_2021_exoneracao_diretor_de_compras.pdf</t>
   </si>
   <si>
     <t>“Exonera a Servidora Efetiva para o Cargo de Diretor de_x000D_
 Compras da Câmara e dá outras providências”.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/525/portaria__52_2021_revogacao_portaria_08_comissao_licitacao.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/525/portaria__52_2021_revogacao_portaria_08_comissao_licitacao.pdf</t>
   </si>
   <si>
     <t>“Revoga portaria 008/2021_x000D_
 que nomeia a comissão_x000D_
 Permanente de Licitação e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/526/portaria__53_2021_exoneracao_chefia_de_gabinete.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/526/portaria__53_2021_exoneracao_chefia_de_gabinete.pdf</t>
   </si>
   <si>
     <t>“Exonera a nomeação de_x000D_
 Hamilton Mendes de Oliveira_x000D_
 para o cargo de Chefe de_x000D_
 Gabinete da Câmara Municipal_x000D_
 de Campos Belos/GO e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/527/portaria__54_2021_revoga_portaria_09_leonizia_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/527/portaria__54_2021_revoga_portaria_09_leonizia_1.pdf</t>
   </si>
   <si>
     <t>REVOGA a Portaria_x000D_
 009/2021 que dispõe sobre a indicação da_x000D_
 Servidora LEONIZIA FLORÊNCIO DOS_x000D_
 SANTOS a assistência Parlamentar em_x000D_
 atividades legislativa gestão 2021 e membro_x000D_
 da Comissão Permanente de Licitação, e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/528/portaria_55__2021__revogacao_portal_da_transparencia_2.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/528/portaria_55__2021__revogacao_portal_da_transparencia_2.pdf</t>
   </si>
   <si>
     <t>“ REVOGA portaria 27/2021 que_x000D_
 Nomeia o Gestor do Portal da_x000D_
 Transparência destaCâmara Municipal_x000D_
 e dá outras providencias”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1851,68 +1851,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_de_lei__01_2021.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_legislativo_04_2021.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/314/lei-no-1.357-2021_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/315/lei-no-1.358-2021_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/434/lei_no_1.359_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/435/lei_no_1.360_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/436/lei_no_1.361_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/437/lei_no_1.362_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/485/lei-no-1.364-2021-dispoe-sobre-a-lei-de-diretrizes-orcamentaria-para-o-exercicio-de-2022-ldo-2022-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/486/lei-no-1.365-2021-altera-os-artigos-20-21-e-23-da-lei-no-1.184-de-13-de-agosto-de-2014-que-instituiu-o-plano-de-cargos-carreiras-e-salarios-dos-servidores-da-camara-municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/487/lei-no-1.366-altera-os-artigos-3-da-lei-no-1319-de-26-de-abril-de-2019-que-dispoe-sobre-a-criacao-do-cargo-de-diretor-de-compras-no-quadro-de-cargo-comissionado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/503/lei-no-1.367-2021-estabelece-que-templos-de-qualquer-culto-como-atividade-essencial-em-periodo-de-calamidade-publica-e-pandemia-no-municipio-de-campos-belos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/504/lei-no-1.371-2021-institui-no-municipio-de-campos-belos-o-programa-de-recuperacao-de-creditos-tributarios-fiscais-e-nao-tributarios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_01_2021_ivan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_02__2021_bloqueteamento_rua_26.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_04__2021_praca_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_05__2021_bloquetamento_centro_olimpico.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_06__2021_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_08__2021_alimentacao_hemodialise.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_09__2021__patrolamento_biquinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_10__2021__retirada_pedra_st_indutrial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_11__2021__ponto_de_apoio_buritizais.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_12__2021__construcao_da_academaia_de_saude_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_14__2021__recuperacao_ponte_bem_bom_hercules.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_23_informacoes_material_hospital.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_24_2021__agua_de_piscina.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_26_2021__ponto_de_atencao_a_saude.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_28_2021__limpeza_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_29__2021__patrolamento_cabecudo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_30_2021__limpeza__barreirao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_31_2021_sinal_internet.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_32__2021__convocacao_sevretario.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/449/requerimento_34__svo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_35_requerimento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_39__boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_40_sinal_telefone_barreirao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_41_limpeza_aeroporto_2.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_42__balneario_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento__43_2021__limpeza_e_cascalhamento_ruas_paralelas_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento__44_2021__redutor_de_velocidade_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_n_46.2021_saneago.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_48_2021___construcao_banheiro_publico.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_49_2021___reforma_centro_de_treinamento_de_voleibol.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_50.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_51_estrada_touro.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_n_52_bueiro_boca_da_caaatinga.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_53_2021.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_59_2021_galeria_fluvial.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_60_2021_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_61_2021_quebra_molas_morada_nova.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_62_2021_praca_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_63_2021calcadas_e_meio_fios_vila_esperanca.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_66__limpeza_corrego.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_67__go_118.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_68_cacamba_de_lixo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_69_lixo_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_71_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_72_plano_de_carreira.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_73_iluminacao_aerodromo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento__84__carlos_roberto_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_85__calcamento_entorno_cemiterio.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_86__arione_diarias_motoristas_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_88_ivone_reparos_creches.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_89_rodrigo_convite_sanego.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_91_juarez_drenagem.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_92_carlos_roberto_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_94__arione_reforma_casas_abcb.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_94__arione_reforma_casas_abcb.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_95__arione_abono_fundeb.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/451/1_termo_aditivo_excepcional_ao_contrato_por_dispensa_de_licitacao_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/537/decreto_legislativo_no_56.2021_-_ex-prefeito_ninha_-_parecer_previo.docx.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/461/portaria__n__20_2021_ferias_charlene_1-convertido.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/462/portaria__n__21_2021_ferias_hamilton-convertido.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/488/portaria__n__22__2021_exonera__auxiliar_controle_interno-convertido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/489/portaria__n__23_2021_gratificacao_diretor_de_compras-convertido.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/490/portaria__n__24_2021_gratificacao_controle_interno-convertido_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/491/portaria__n__25_2021_gratificacao_diretor_financeiro-convertido.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/492/portaria__n__26_2021_gratificacao_assessora_parlamentar-convertido.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/493/portaria__n__27_2021_gestor_portal_da_trasparencia-convertido.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/494/portaria_29__diaria_tony_bilu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/495/portaria_30_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/496/portaria_31_diaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/497/portaria_32__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/498/portaria_33__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/499/portaria_34__diaria_toim_peru.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/500/portaria_35__diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/501/portaria_36__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/502/portaria__n__37_2021_ferias_rubens.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/505/portaria__38_2021__diarias_arione.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/506/portaria_processo_disciplinar_atualizado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/507/portaria__40__revogacao_concessao_gratificacao_dedicacao_exclusiva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/508/portaria__41__nomeacao_comissao_processo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/515/portaria__42_processo_maria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/516/portaria__43_2021_diaria_juarez.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/517/portaria__44_2021_diaria_juarez_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/518/portaria__45_2021_diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/519/portaria__46_2021_diaria_toim_peru_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/520/portaria__47_2021_diaria_arione_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/521/portaria__48_2021_diaria_carilhos_do_america.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/522/portaria__49_2021_exoneracao_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/523/portaria__50_2021_exoneracao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/524/portaria__51_2021_exoneracao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/525/portaria__52_2021_revogacao_portaria_08_comissao_licitacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/526/portaria__53_2021_exoneracao_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/527/portaria__54_2021_revoga_portaria_09_leonizia_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/528/portaria_55__2021__revogacao_portal_da_transparencia_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_de_lei__01_2021.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_legislativo_04_2021.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/314/lei-no-1.357-2021_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/315/lei-no-1.358-2021_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/434/lei_no_1.359_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/435/lei_no_1.360_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/436/lei_no_1.361_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/437/lei_no_1.362_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/485/lei-no-1.364-2021-dispoe-sobre-a-lei-de-diretrizes-orcamentaria-para-o-exercicio-de-2022-ldo-2022-e-da-outras-providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/486/lei-no-1.365-2021-altera-os-artigos-20-21-e-23-da-lei-no-1.184-de-13-de-agosto-de-2014-que-instituiu-o-plano-de-cargos-carreiras-e-salarios-dos-servidores-da-camara-municipal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/487/lei-no-1.366-altera-os-artigos-3-da-lei-no-1319-de-26-de-abril-de-2019-que-dispoe-sobre-a-criacao-do-cargo-de-diretor-de-compras-no-quadro-de-cargo-comissionado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/503/lei-no-1.367-2021-estabelece-que-templos-de-qualquer-culto-como-atividade-essencial-em-periodo-de-calamidade-publica-e-pandemia-no-municipio-de-campos-belos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/504/lei-no-1.371-2021-institui-no-municipio-de-campos-belos-o-programa-de-recuperacao-de-creditos-tributarios-fiscais-e-nao-tributarios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_01_2021_ivan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/300/requerimento_02__2021_bloqueteamento_rua_26.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/302/requerimento_04__2021_praca_sao_sebastiao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/303/requerimento_05__2021_bloquetamento_centro_olimpico.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/304/requerimento_06__2021_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_08__2021_alimentacao_hemodialise.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/307/requerimento_09__2021__patrolamento_biquinha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/308/requerimento_10__2021__retirada_pedra_st_indutrial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/309/requerimento_11__2021__ponto_de_apoio_buritizais.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_12__2021__construcao_da_academaia_de_saude_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/312/requerimento_14__2021__recuperacao_ponte_bem_bom_hercules.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/438/requerimento_23_informacoes_material_hospital.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/439/requerimento_24_2021__agua_de_piscina.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/441/requerimento_26_2021__ponto_de_atencao_a_saude.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_28_2021__limpeza_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_29__2021__patrolamento_cabecudo.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_30_2021__limpeza__barreirao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/446/requerimento_31_2021_sinal_internet.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/447/requerimento_32__2021__convocacao_sevretario.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/449/requerimento_34__svo.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_35_requerimento.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_39__boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_40_sinal_telefone_barreirao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_41_limpeza_aeroporto_2.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_42__balneario_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/470/requerimento__43_2021__limpeza_e_cascalhamento_ruas_paralelas_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento__44_2021__redutor_de_velocidade_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/473/requerimento_n_46.2021_saneago.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_48_2021___construcao_banheiro_publico.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_49_2021___reforma_centro_de_treinamento_de_voleibol.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_50.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_51_estrada_touro.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/479/requerimento_n_52_bueiro_boca_da_caaatinga.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/480/requerimento_53_2021.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_59_2021_galeria_fluvial.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_60_2021_recuperacao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_61_2021_quebra_molas_morada_nova.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_62_2021_praca_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_63_2021calcadas_e_meio_fios_vila_esperanca.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_66__limpeza_corrego.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_67__go_118.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_68_cacamba_de_lixo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_69_lixo_pouso_alto.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_71_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_72_plano_de_carreira.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_73_iluminacao_aerodromo.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento__84__carlos_roberto_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_85__calcamento_entorno_cemiterio.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_86__arione_diarias_motoristas_da_ambulancia.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_88_ivone_reparos_creches.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_89_rodrigo_convite_sanego.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_91_juarez_drenagem.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_92_carlos_roberto_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_94__arione_reforma_casas_abcb.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_94__arione_reforma_casas_abcb.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_95__arione_abono_fundeb.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/451/1_termo_aditivo_excepcional_ao_contrato_por_dispensa_de_licitacao_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/537/decreto_legislativo_no_56.2021_-_ex-prefeito_ninha_-_parecer_previo.docx.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/461/portaria__n__20_2021_ferias_charlene_1-convertido.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/462/portaria__n__21_2021_ferias_hamilton-convertido.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/488/portaria__n__22__2021_exonera__auxiliar_controle_interno-convertido.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/489/portaria__n__23_2021_gratificacao_diretor_de_compras-convertido.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/490/portaria__n__24_2021_gratificacao_controle_interno-convertido_1.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/491/portaria__n__25_2021_gratificacao_diretor_financeiro-convertido.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/492/portaria__n__26_2021_gratificacao_assessora_parlamentar-convertido.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/493/portaria__n__27_2021_gestor_portal_da_trasparencia-convertido.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/494/portaria_29__diaria_tony_bilu.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/495/portaria_30_diaria_juarez.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/496/portaria_31_diaria_carlim_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/497/portaria_32__diaria_rodrigo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/498/portaria_33__diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/499/portaria_34__diaria_toim_peru.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/500/portaria_35__diaria_gilson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/501/portaria_36__diaria_arione.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/502/portaria__n__37_2021_ferias_rubens.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/505/portaria__38_2021__diarias_arione.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/506/portaria_processo_disciplinar_atualizado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/507/portaria__40__revogacao_concessao_gratificacao_dedicacao_exclusiva.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/508/portaria__41__nomeacao_comissao_processo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/515/portaria__42_processo_maria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/516/portaria__43_2021_diaria_juarez.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/517/portaria__44_2021_diaria_juarez_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/518/portaria__45_2021_diaria_ivone.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/519/portaria__46_2021_diaria_toim_peru_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/520/portaria__47_2021_diaria_arione_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/521/portaria__48_2021_diaria_carilhos_do_america.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/522/portaria__49_2021_exoneracao_diretor_financeiro.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/523/portaria__50_2021_exoneracao_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/524/portaria__51_2021_exoneracao_diretor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/525/portaria__52_2021_revogacao_portaria_08_comissao_licitacao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/526/portaria__53_2021_exoneracao_chefia_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/527/portaria__54_2021_revoga_portaria_09_leonizia_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2021/528/portaria_55__2021__revogacao_portal_da_transparencia_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="235.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>