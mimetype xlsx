--- v0 (2025-12-14)
+++ v1 (2026-04-20)
@@ -51,219 +51,219 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/331/lei_no_1.338-2020_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/331/lei_no_1.338-2020_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.338-2020 DE 21 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/330/lei_no_1.339-2020_-_dispoes_sobre__o_reajuste_salarial_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_municipal_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/330/lei_no_1.339-2020_-_dispoes_sobre__o_reajuste_salarial_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_municipal_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.339-2020 DE 21 DE FEVEREIRO DE 2020</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/329/lei_no_1.340-2020_-_autoriza_o_chefe_do_poder_executivo_a_prorrogar_o_prazo__do_itpu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/329/lei_no_1.340-2020_-_autoriza_o_chefe_do_poder_executivo_a_prorrogar_o_prazo__do_itpu.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.340 DE 02 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/328/lei_no_1.341-2020_-_cria_gratificacao_de_funcao_na_garagem.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/328/lei_no_1.341-2020_-_cria_gratificacao_de_funcao_na_garagem.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.341-2020 DE 02 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/327/lei_no_1.342-2020_-_dispoe_sobre_a_politica_habitacional_de_interesse_social_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/327/lei_no_1.342-2020_-_dispoe_sobre_a_politica_habitacional_de_interesse_social_1.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.342-2020 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/326/lei_no_1.343-2020_-_cria_no_ambito_da_politica_publica_social_do_municipio_de_distribuicao_gratuita_de_pao_e_leite.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/326/lei_no_1.343-2020_-_cria_no_ambito_da_politica_publica_social_do_municipio_de_distribuicao_gratuita_de_pao_e_leite.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.343-2020 DE 02 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/325/lei_no_1.344-2020_-_da_aumento_no_vencimento_dos_cargos_de_operador_de_maquinas_operador_de_maquinas_leves_operador_de_maquinas_pesadas_e_motorista.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/325/lei_no_1.344-2020_-_da_aumento_no_vencimento_dos_cargos_de_operador_de_maquinas_operador_de_maquinas_leves_operador_de_maquinas_pesadas_e_motorista.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.344-2020 DE 02 DE ABRIL DE 2020</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/324/lei_no_1.345-2020_-declara_de_utilidade_publica_municipal_a_associacao_comunidade_quilombola_brejao.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/324/lei_no_1.345-2020_-declara_de_utilidade_publica_municipal_a_associacao_comunidade_quilombola_brejao.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.345 DE 2020 DE 02 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/323/lei_no_1.346-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral_do_municipio_de_campos_belos_e_do_poder_legislativo_para_o_exercicio_de_2020.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/323/lei_no_1.346-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral_do_municipio_de_campos_belos_e_do_poder_legislativo_para_o_exercicio_de_2020.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.346-2020 DE 12 DE MAIO DE 2020.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/322/lei_no_1.347-2020_-_autoriza_celebracao_de_contrato_para_implantacao_de_programa_de_estagio_no_municipio_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/322/lei_no_1.347-2020_-_autoriza_celebracao_de_contrato_para_implantacao_de_programa_de_estagio_no_municipio_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.347-2020 DE 15 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/321/lei_no_1.348-2020_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2021_ldo-2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/321/lei_no_1.348-2020_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2021_ldo-2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.348-2020 DE 24 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/320/lei_no_1.349-2020_-_autoriza_o_chefe_do_poder_executivo_ceder_e_receber_em_permuta_imoveil_terreno_localizado_no_perimetro_urbano_bem_como_autoriza_o_municipio.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/320/lei_no_1.349-2020_-_autoriza_o_chefe_do_poder_executivo_ceder_e_receber_em_permuta_imoveil_terreno_localizado_no_perimetro_urbano_bem_como_autoriza_o_municipio.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.349-2020 DE 26 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/319/lei_no_1.350-2020_-_instiui_o_programa_de_doacao_de_medicamentos_no_municipio_de_campos_belos-go_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/319/lei_no_1.350-2020_-_instiui_o_programa_de_doacao_de_medicamentos_no_municipio_de_campos_belos-go_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.350-2020 DE 06 DE JUNHO DE 2020</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/318/lei_no_1.351-2020_-_institui_medidas_de_transparencia_ativa_no_municipio_referente_as_acoes_de_enfrentamento_da_covid-19_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/318/lei_no_1.351-2020_-_institui_medidas_de_transparencia_ativa_no_municipio_referente_as_acoes_de_enfrentamento_da_covid-19_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.351-2020 DE 21 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/316/lei_no_1.353-2020_-_institui_a_data_comemorativa_do_aniversario_do_distrito_de_pouso_alto_do_municipio_de_campos_belos_goias_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/316/lei_no_1.353-2020_-_institui_a_data_comemorativa_do_aniversario_do_distrito_de_pouso_alto_do_municipio_de_campos_belos_goias_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.353-2020 DE 02 DE DEZEMBRO DE 2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/331/lei_no_1.338-2020_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/330/lei_no_1.339-2020_-_dispoes_sobre__o_reajuste_salarial_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/329/lei_no_1.340-2020_-_autoriza_o_chefe_do_poder_executivo_a_prorrogar_o_prazo__do_itpu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/328/lei_no_1.341-2020_-_cria_gratificacao_de_funcao_na_garagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/327/lei_no_1.342-2020_-_dispoe_sobre_a_politica_habitacional_de_interesse_social_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/326/lei_no_1.343-2020_-_cria_no_ambito_da_politica_publica_social_do_municipio_de_distribuicao_gratuita_de_pao_e_leite.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/325/lei_no_1.344-2020_-_da_aumento_no_vencimento_dos_cargos_de_operador_de_maquinas_operador_de_maquinas_leves_operador_de_maquinas_pesadas_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/324/lei_no_1.345-2020_-declara_de_utilidade_publica_municipal_a_associacao_comunidade_quilombola_brejao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/323/lei_no_1.346-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral_do_municipio_de_campos_belos_e_do_poder_legislativo_para_o_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/322/lei_no_1.347-2020_-_autoriza_celebracao_de_contrato_para_implantacao_de_programa_de_estagio_no_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/321/lei_no_1.348-2020_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2021_ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/320/lei_no_1.349-2020_-_autoriza_o_chefe_do_poder_executivo_ceder_e_receber_em_permuta_imoveil_terreno_localizado_no_perimetro_urbano_bem_como_autoriza_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/319/lei_no_1.350-2020_-_instiui_o_programa_de_doacao_de_medicamentos_no_municipio_de_campos_belos-go_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/318/lei_no_1.351-2020_-_institui_medidas_de_transparencia_ativa_no_municipio_referente_as_acoes_de_enfrentamento_da_covid-19_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/316/lei_no_1.353-2020_-_institui_a_data_comemorativa_do_aniversario_do_distrito_de_pouso_alto_do_municipio_de_campos_belos_goias_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/331/lei_no_1.338-2020_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/330/lei_no_1.339-2020_-_dispoes_sobre__o_reajuste_salarial_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/329/lei_no_1.340-2020_-_autoriza_o_chefe_do_poder_executivo_a_prorrogar_o_prazo__do_itpu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/328/lei_no_1.341-2020_-_cria_gratificacao_de_funcao_na_garagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/327/lei_no_1.342-2020_-_dispoe_sobre_a_politica_habitacional_de_interesse_social_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/326/lei_no_1.343-2020_-_cria_no_ambito_da_politica_publica_social_do_municipio_de_distribuicao_gratuita_de_pao_e_leite.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/325/lei_no_1.344-2020_-_da_aumento_no_vencimento_dos_cargos_de_operador_de_maquinas_operador_de_maquinas_leves_operador_de_maquinas_pesadas_e_motorista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/324/lei_no_1.345-2020_-declara_de_utilidade_publica_municipal_a_associacao_comunidade_quilombola_brejao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/323/lei_no_1.346-2020_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral_do_municipio_de_campos_belos_e_do_poder_legislativo_para_o_exercicio_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/322/lei_no_1.347-2020_-_autoriza_celebracao_de_contrato_para_implantacao_de_programa_de_estagio_no_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/321/lei_no_1.348-2020_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2021_ldo-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/320/lei_no_1.349-2020_-_autoriza_o_chefe_do_poder_executivo_ceder_e_receber_em_permuta_imoveil_terreno_localizado_no_perimetro_urbano_bem_como_autoriza_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/319/lei_no_1.350-2020_-_instiui_o_programa_de_doacao_de_medicamentos_no_municipio_de_campos_belos-go_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/318/lei_no_1.351-2020_-_institui_medidas_de_transparencia_ativa_no_municipio_referente_as_acoes_de_enfrentamento_da_covid-19_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2020/316/lei_no_1.353-2020_-_institui_a_data_comemorativa_do_aniversario_do_distrito_de_pouso_alto_do_municipio_de_campos_belos_goias_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="242.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="41.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>