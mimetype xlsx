--- v0 (2025-12-13)
+++ v1 (2026-04-20)
@@ -51,381 +51,381 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/362/lei_no_1.312-2019_-_dispoe_sobre_o_reajuste_salarial.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/362/lei_no_1.312-2019_-_dispoe_sobre_o_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.312 DE 2019 DE 14 DE FEVEREIRO DE 2019</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/363/lei_no_1.313-2019_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/363/lei_no_1.313-2019_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.313 DE 2019 DE 14 DE FEVEREIRO DE 2019</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/364/lei_no_1.314-2019_-_declara_utilidade_publica_municipal_a_o.p.a_-_organizacao_protetora_dos_animais.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/364/lei_no_1.314-2019_-_declara_utilidade_publica_municipal_a_o.p.a_-_organizacao_protetora_dos_animais.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.314 DE 2019 DE 14 DE FEVEREIRO DE 2019</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/365/lei_no_1.315-2019_-_dispoe_sobre_remuneracao_dos_fiscais_de_tributos_municipais_2.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/365/lei_no_1.315-2019_-_dispoe_sobre_remuneracao_dos_fiscais_de_tributos_municipais_2.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.315 DE 2019 DE 18 DE FEVEREIRO DE 2019</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/366/lei_no_1.316-2019_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2019_loa-2019.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/366/lei_no_1.316-2019_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2019_loa-2019.pdf</t>
   </si>
   <si>
     <t>LEI N° 1.316-2019 DE 19 DE FEVEREIRO DE 2019.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/367/lei_no_1.317-2019_-_revoga_lei_1.298-2018_-_licitacao_para_espaco_publico.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/367/lei_no_1.317-2019_-_revoga_lei_1.298-2018_-_licitacao_para_espaco_publico.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.317 DE 2019 DE 02 DE ABRIL DE 2019</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/368/lei_no_1.318-2019_-_instituem_no_municipio_de_campos_belos_dia_municipal_da_fibromialgia_filas_preferenciais_e_vagas_de_estacionamento_preferencial.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/368/lei_no_1.318-2019_-_instituem_no_municipio_de_campos_belos_dia_municipal_da_fibromialgia_filas_preferenciais_e_vagas_de_estacionamento_preferencial.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.318 DE 2019 DE 26 DE ABRIL DE 2019</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/369/lei_no_1.319-2019_-_dispoe_sobre_a_criacao_do_cargo_de_diretor_de_compras_no_quadro_de_cargo_comissionado_da_camara_municipal_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/369/lei_no_1.319-2019_-_dispoe_sobre_a_criacao_do_cargo_de_diretor_de_compras_no_quadro_de_cargo_comissionado_da_camara_municipal_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.319 DE 2019 DE 26 ABRIL DE 2019</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/370/lei_no_1.320-2019_-_dispoe_sobre_a_fixacao_da_data_comemorativa_de_sabado_de_alelui_no_povoado_barreirao_e_da_outras_providencias._2.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/370/lei_no_1.320-2019_-_dispoe_sobre_a_fixacao_da_data_comemorativa_de_sabado_de_alelui_no_povoado_barreirao_e_da_outras_providencias._2.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.320 DE 16 DE MAIO DE 2019</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/371/lei_no_1.321-2019_-_altera_a_lei_complementar_n_1.183-2014_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_dos_agentes_de_combate_as_endemias_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/371/lei_no_1.321-2019_-_altera_a_lei_complementar_n_1.183-2014_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_dos_agentes_de_combate_as_endemias_1.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.321 DE 2019 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/372/lei_no_1.322-2019_-_institui_o_programa_adote_uma_praca.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/372/lei_no_1.322-2019_-_institui_o_programa_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.322 DE 2019 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/373/lei_no_1.323-2019_-_institui_o_sistema_de_controle_interno_desta_camara_municipal.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/373/lei_no_1.323-2019_-_institui_o_sistema_de_controle_interno_desta_camara_municipal.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.323 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/374/lei_no_1.324-2019_-_ispoe_sobre_a_obrigacao_da_saneago_de_tapar_os_buracos_no_prazo_de_24_horas_apos_reparo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/374/lei_no_1.324-2019_-_ispoe_sobre_a_obrigacao_da_saneago_de_tapar_os_buracos_no_prazo_de_24_horas_apos_reparo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.324 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/375/lei_no_1.325-2019_-_dispoe_sobre_cartao_vermelho_que_visa_proibicao_de_participacao_em_licitacoes.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/375/lei_no_1.325-2019_-_dispoe_sobre_cartao_vermelho_que_visa_proibicao_de_participacao_em_licitacoes.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.325-2019 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/376/lei_no_1.326-2019_-_dispoe_sobre_acrescimos_de_atribuicoes_ao_cargo_de_fiscal_de_tributos_municipais.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/376/lei_no_1.326-2019_-_dispoe_sobre_acrescimos_de_atribuicoes_ao_cargo_de_fiscal_de_tributos_municipais.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.326-2019 DE 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/342/lei_no_1.327-2019_-_autoriza_o_poder_executivo_a_firmar_termo_de_convenio_com_o_conselho_de_seguranca_publica_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/342/lei_no_1.327-2019_-_autoriza_o_poder_executivo_a_firmar_termo_de_convenio_com_o_conselho_de_seguranca_publica_1.pdf</t>
   </si>
   <si>
     <t>LEI 1.327-2019 DE 19 DE JULHO DE 2019</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/341/lei_no_1.328-2019_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/341/lei_no_1.328-2019_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.328-2019 DE 19 DE JULHO DE 2019.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/340/lei_no_1.329-2019_-_dispoe_sobre_revisao_geral_da_remuneracao_dos_servidores_publicos_ativos_e_inativos_da_administracao_direta_e_indireta_do_poder_legislativo_municipal.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/340/lei_no_1.329-2019_-_dispoe_sobre_revisao_geral_da_remuneracao_dos_servidores_publicos_ativos_e_inativos_da_administracao_direta_e_indireta_do_poder_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.329-2019 DE 14 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/339/lei_no_1.330-2019_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2020_ldo-2020.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/339/lei_no_1.330-2019_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2020_ldo-2020.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.330 DE 2019 DE 15 DE OUTUBRO DE 2019</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/337/lei_no_1.331-2019_-_proibe_o_uso_de_capacete_ou_equipamento_similar_que_dificulte_a_identificacao_em_estabelecimentos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/337/lei_no_1.331-2019_-_proibe_o_uso_de_capacete_ou_equipamento_similar_que_dificulte_a_identificacao_em_estabelecimentos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.331 DE 2019 DE 27 DE NOVEMBRO DE 2019</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/338/lei_no_1.332-2019_-_dispoesobre_doacao_que_especifica_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/338/lei_no_1.332-2019_-_dispoesobre_doacao_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.332-2019 DE 25 DE NOVEMBRO DE 2019</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/336/lei_no_1.333-2019_-_cria_o_programa_social_de_patrulha_mecanizada_para_atendimento_aos_agricultores_enquadrados_na_agricultura_familiar_do_municipio_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/336/lei_no_1.333-2019_-_cria_o_programa_social_de_patrulha_mecanizada_para_atendimento_aos_agricultores_enquadrados_na_agricultura_familiar_do_municipio_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.333 DE 2019 DE 20 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/335/lei_no_1.334-2019_-_concede_anistia_de_mora_e_remissao_de_juros_de_iptu__imposto_predial_e_territorial_urbano_issqn__imposto_sobre_servicos_de_qualquer_natureza.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/335/lei_no_1.334-2019_-_concede_anistia_de_mora_e_remissao_de_juros_de_iptu__imposto_predial_e_territorial_urbano_issqn__imposto_sobre_servicos_de_qualquer_natureza.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.334 DE 2019 DE 20 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/334/lei_no_1.335-2019_-_dispoe_sobre_alteracao_do_plano_plurianual__ppa_2020-2021_para_o_municipio_de_campos_belos_e_estabelece_outras_providencias.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/334/lei_no_1.335-2019_-_dispoe_sobre_alteracao_do_plano_plurianual__ppa_2020-2021_para_o_municipio_de_campos_belos_e_estabelece_outras_providencias.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.335-2019 DE 20 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/333/lei_no_1.336-2019_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_dos_recursos_e_controle_social_do_fundo_municipal_de_educacao__fme_carcsfmecb_de_campos_belos-go.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/333/lei_no_1.336-2019_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_dos_recursos_e_controle_social_do_fundo_municipal_de_educacao__fme_carcsfmecb_de_campos_belos-go.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.336 DE 2019 DE 20 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/332/lei_no_1.337-2019_-_ementa_-estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2020_loa_2020_e_da_outras_providencias_1.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/332/lei_no_1.337-2019_-_ementa_-estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2020_loa_2020_e_da_outras_providencias_1.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.337 DE 2019 DE 20 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/454/resolucao_045_2019.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/454/resolucao_045_2019.pdf</t>
   </si>
   <si>
     <t>“Dá nova redação ao artigo 81 do Regimento Interno da Câmara Municipal de Campos Belos e Resolução nº 42/2017 e  dá outras providências.”</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/453/resolucao_047_2019.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/453/resolucao_047_2019.pdf</t>
   </si>
   <si>
     <t>“Modifica o § 2º do artigo 178 do Regimento Interno da Câmara Municipal de Campos Belos que dispõe sobre o Veto em votação secreta e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -732,68 +732,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/362/lei_no_1.312-2019_-_dispoe_sobre_o_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/363/lei_no_1.313-2019_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/364/lei_no_1.314-2019_-_declara_utilidade_publica_municipal_a_o.p.a_-_organizacao_protetora_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/365/lei_no_1.315-2019_-_dispoe_sobre_remuneracao_dos_fiscais_de_tributos_municipais_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/366/lei_no_1.316-2019_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2019_loa-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/367/lei_no_1.317-2019_-_revoga_lei_1.298-2018_-_licitacao_para_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/368/lei_no_1.318-2019_-_instituem_no_municipio_de_campos_belos_dia_municipal_da_fibromialgia_filas_preferenciais_e_vagas_de_estacionamento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/369/lei_no_1.319-2019_-_dispoe_sobre_a_criacao_do_cargo_de_diretor_de_compras_no_quadro_de_cargo_comissionado_da_camara_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/370/lei_no_1.320-2019_-_dispoe_sobre_a_fixacao_da_data_comemorativa_de_sabado_de_alelui_no_povoado_barreirao_e_da_outras_providencias._2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/371/lei_no_1.321-2019_-_altera_a_lei_complementar_n_1.183-2014_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_dos_agentes_de_combate_as_endemias_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/372/lei_no_1.322-2019_-_institui_o_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/373/lei_no_1.323-2019_-_institui_o_sistema_de_controle_interno_desta_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/374/lei_no_1.324-2019_-_ispoe_sobre_a_obrigacao_da_saneago_de_tapar_os_buracos_no_prazo_de_24_horas_apos_reparo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/375/lei_no_1.325-2019_-_dispoe_sobre_cartao_vermelho_que_visa_proibicao_de_participacao_em_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/376/lei_no_1.326-2019_-_dispoe_sobre_acrescimos_de_atribuicoes_ao_cargo_de_fiscal_de_tributos_municipais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/342/lei_no_1.327-2019_-_autoriza_o_poder_executivo_a_firmar_termo_de_convenio_com_o_conselho_de_seguranca_publica_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/341/lei_no_1.328-2019_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/340/lei_no_1.329-2019_-_dispoe_sobre_revisao_geral_da_remuneracao_dos_servidores_publicos_ativos_e_inativos_da_administracao_direta_e_indireta_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/339/lei_no_1.330-2019_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2020_ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/337/lei_no_1.331-2019_-_proibe_o_uso_de_capacete_ou_equipamento_similar_que_dificulte_a_identificacao_em_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/338/lei_no_1.332-2019_-_dispoesobre_doacao_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/336/lei_no_1.333-2019_-_cria_o_programa_social_de_patrulha_mecanizada_para_atendimento_aos_agricultores_enquadrados_na_agricultura_familiar_do_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/335/lei_no_1.334-2019_-_concede_anistia_de_mora_e_remissao_de_juros_de_iptu__imposto_predial_e_territorial_urbano_issqn__imposto_sobre_servicos_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/334/lei_no_1.335-2019_-_dispoe_sobre_alteracao_do_plano_plurianual__ppa_2020-2021_para_o_municipio_de_campos_belos_e_estabelece_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/333/lei_no_1.336-2019_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_dos_recursos_e_controle_social_do_fundo_municipal_de_educacao__fme_carcsfmecb_de_campos_belos-go.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/332/lei_no_1.337-2019_-_ementa_-estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2020_loa_2020_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/454/resolucao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/453/resolucao_047_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/362/lei_no_1.312-2019_-_dispoe_sobre_o_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/363/lei_no_1.313-2019_-_dispoe_sobre_reajuste_dos_vencimentos_do_plano_de_carreira_e_remuneracao_do_magisterio_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/364/lei_no_1.314-2019_-_declara_utilidade_publica_municipal_a_o.p.a_-_organizacao_protetora_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/365/lei_no_1.315-2019_-_dispoe_sobre_remuneracao_dos_fiscais_de_tributos_municipais_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/366/lei_no_1.316-2019_-_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2019_loa-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/367/lei_no_1.317-2019_-_revoga_lei_1.298-2018_-_licitacao_para_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/368/lei_no_1.318-2019_-_instituem_no_municipio_de_campos_belos_dia_municipal_da_fibromialgia_filas_preferenciais_e_vagas_de_estacionamento_preferencial.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/369/lei_no_1.319-2019_-_dispoe_sobre_a_criacao_do_cargo_de_diretor_de_compras_no_quadro_de_cargo_comissionado_da_camara_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/370/lei_no_1.320-2019_-_dispoe_sobre_a_fixacao_da_data_comemorativa_de_sabado_de_alelui_no_povoado_barreirao_e_da_outras_providencias._2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/371/lei_no_1.321-2019_-_altera_a_lei_complementar_n_1.183-2014_-_reajuste_do_piso_salarial_dos_agentes_comunitarios_de_saude_e_dos_agentes_de_combate_as_endemias_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/372/lei_no_1.322-2019_-_institui_o_programa_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/373/lei_no_1.323-2019_-_institui_o_sistema_de_controle_interno_desta_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/374/lei_no_1.324-2019_-_ispoe_sobre_a_obrigacao_da_saneago_de_tapar_os_buracos_no_prazo_de_24_horas_apos_reparo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/375/lei_no_1.325-2019_-_dispoe_sobre_cartao_vermelho_que_visa_proibicao_de_participacao_em_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/376/lei_no_1.326-2019_-_dispoe_sobre_acrescimos_de_atribuicoes_ao_cargo_de_fiscal_de_tributos_municipais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/342/lei_no_1.327-2019_-_autoriza_o_poder_executivo_a_firmar_termo_de_convenio_com_o_conselho_de_seguranca_publica_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/341/lei_no_1.328-2019_-_autoriza_a_abertura_de_credito_adicional_suplementar_no_orcamento_geral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/340/lei_no_1.329-2019_-_dispoe_sobre_revisao_geral_da_remuneracao_dos_servidores_publicos_ativos_e_inativos_da_administracao_direta_e_indireta_do_poder_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/339/lei_no_1.330-2019_-_dispoe_sobre_a_lei_de_diretrizes_orcamentaria_para_o_exercicio_de_2020_ldo-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/337/lei_no_1.331-2019_-_proibe_o_uso_de_capacete_ou_equipamento_similar_que_dificulte_a_identificacao_em_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/338/lei_no_1.332-2019_-_dispoesobre_doacao_que_especifica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/336/lei_no_1.333-2019_-_cria_o_programa_social_de_patrulha_mecanizada_para_atendimento_aos_agricultores_enquadrados_na_agricultura_familiar_do_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/335/lei_no_1.334-2019_-_concede_anistia_de_mora_e_remissao_de_juros_de_iptu__imposto_predial_e_territorial_urbano_issqn__imposto_sobre_servicos_de_qualquer_natureza.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/334/lei_no_1.335-2019_-_dispoe_sobre_alteracao_do_plano_plurianual__ppa_2020-2021_para_o_municipio_de_campos_belos_e_estabelece_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/333/lei_no_1.336-2019_-_dispoe_sobre_a_criacao_do_conselho_de_acompanhamento_dos_recursos_e_controle_social_do_fundo_municipal_de_educacao__fme_carcsfmecb_de_campos_belos-go.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/332/lei_no_1.337-2019_-_ementa_-estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2020_loa_2020_e_da_outras_providencias_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/454/resolucao_045_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2019/453/resolucao_047_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="248.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="247.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="145" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>