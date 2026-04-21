--- v0 (2026-02-08)
+++ v1 (2026-04-21)
@@ -51,159 +51,159 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/433/lei_no_1.295-2018_-_da_nova_redacao_a_lei_781-2001_-_conselho_municipal_de_saude.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/433/lei_no_1.295-2018_-_da_nova_redacao_a_lei_781-2001_-_conselho_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>LEI Nº. 1.295/2018 DE 23 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/358/lei_no_1.303_-_termo_de_cooperacao_com_o_campos_belos_esporte_clube.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/358/lei_no_1.303_-_termo_de_cooperacao_com_o_campos_belos_esporte_clube.pdf</t>
   </si>
   <si>
     <t>LEI 1.303 DE 2018 DE 29 DE NOVEMBRO DE 2018.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/353/lei_no_1.304-2018_-_denominacao_do_vapt_vupt.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/353/lei_no_1.304-2018_-_denominacao_do_vapt_vupt.pdf</t>
   </si>
   <si>
     <t>LEI 1.304-2018 DE 29 DE NOVEMBRO DE 2018</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/349/lei_no_1.305-2018_-_cencede_isencao_do_iptu_e_itbi.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/349/lei_no_1.305-2018_-_cencede_isencao_do_iptu_e_itbi.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.305 DE 29 DE NOVEMBRO DE 2018</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/348/lei_no_1.306-2018_-_concede_indenizacao_de_transportes_ao_agente_comunitario_de_saude_zona_rural.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/348/lei_no_1.306-2018_-_concede_indenizacao_de_transportes_ao_agente_comunitario_de_saude_zona_rural.pdf</t>
   </si>
   <si>
     <t>LEI 1.306-2018 DE 29 DE NOVEMBRO DE 2018</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/347/lei_no_1.307-2018_-_revoga_a_lei_municipal_1.273-2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/347/lei_no_1.307-2018_-_revoga_a_lei_municipal_1.273-2017.pdf</t>
   </si>
   <si>
     <t>LEI 1.307-2018 DE 19 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/346/lei_no_1.308-2018_-_plano_plurianual_para_exercicio_de_2019-2021.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/346/lei_no_1.308-2018_-_plano_plurianual_para_exercicio_de_2019-2021.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.308 DE 28 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/345/lei_no_1.309-2018_-_dispoes_sobre_a_denominacao_do_samu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/345/lei_no_1.309-2018_-_dispoes_sobre_a_denominacao_do_samu.pdf</t>
   </si>
   <si>
     <t>LEI 1.309 DE 2018 DE 28 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/344/lei_no_1.310-2018_-_concede_anistia_de_mora.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/344/lei_no_1.310-2018_-_concede_anistia_de_mora.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.310-2018 DE 28 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/343/lei_no_1.311-2018_-_doacao_de_amparo_aos_idosos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/343/lei_no_1.311-2018_-_doacao_de_amparo_aos_idosos.pdf</t>
   </si>
   <si>
     <t>LEI 1.311 DE 2018 DE 28 DE DEZEMBRO DE 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/433/lei_no_1.295-2018_-_da_nova_redacao_a_lei_781-2001_-_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/358/lei_no_1.303_-_termo_de_cooperacao_com_o_campos_belos_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/353/lei_no_1.304-2018_-_denominacao_do_vapt_vupt.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/349/lei_no_1.305-2018_-_cencede_isencao_do_iptu_e_itbi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/348/lei_no_1.306-2018_-_concede_indenizacao_de_transportes_ao_agente_comunitario_de_saude_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/347/lei_no_1.307-2018_-_revoga_a_lei_municipal_1.273-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/346/lei_no_1.308-2018_-_plano_plurianual_para_exercicio_de_2019-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/345/lei_no_1.309-2018_-_dispoes_sobre_a_denominacao_do_samu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/344/lei_no_1.310-2018_-_concede_anistia_de_mora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/343/lei_no_1.311-2018_-_doacao_de_amparo_aos_idosos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/433/lei_no_1.295-2018_-_da_nova_redacao_a_lei_781-2001_-_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/358/lei_no_1.303_-_termo_de_cooperacao_com_o_campos_belos_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/353/lei_no_1.304-2018_-_denominacao_do_vapt_vupt.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/349/lei_no_1.305-2018_-_cencede_isencao_do_iptu_e_itbi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/348/lei_no_1.306-2018_-_concede_indenizacao_de_transportes_ao_agente_comunitario_de_saude_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/347/lei_no_1.307-2018_-_revoga_a_lei_municipal_1.273-2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/346/lei_no_1.308-2018_-_plano_plurianual_para_exercicio_de_2019-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/345/lei_no_1.309-2018_-_dispoes_sobre_a_denominacao_do_samu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/344/lei_no_1.310-2018_-_concede_anistia_de_mora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2018/343/lei_no_1.311-2018_-_doacao_de_amparo_aos_idosos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="172" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="42.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>