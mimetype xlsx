--- v0 (2026-02-08)
+++ v1 (2026-04-22)
@@ -54,951 +54,951 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MÁRCIO CARDOSO VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>AMPLIAR ASSISTÊNCIA AOS AGRICULTORES DO MUNICÍPIO. (PARCERIA EM CONSTRUÇÃO DE BARRAGENS, TANQUES E REPRESAS EM PERÍODO DE ESTIAGEM).CRIAÇÃO DE UM PÓLO ESTUNDANTIL EM CAMPOS BELOS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve"> ELCIMAR BERTO DE LIMA - NEGO DA PATROL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA FEITA REDE DE DRENO NO SETOR AEROPORTO II, RUA MAIS NECESSITADAS, INCLUINDO FUNDO AO COLÉGIO ESTADUAL FELISMINA, RUA 05 E 06 DO BAIRRO JARDIM GABRIELA, FUNDO DA UEG.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/377/lei_1261-2017_altera_codigo_tributario_01_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/377/lei_1261-2017_altera_codigo_tributario_01_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.261 DE 14 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/378/lei_1262-2017_iptu_01_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/378/lei_1262-2017_iptu_01_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.262 DE 14 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/379/lei_1263-2017_piso_professores_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/379/lei_1263-2017_piso_professores_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.263-2017 DE 14 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/380/lei_1264-2017_salario_minimo_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/380/lei_1264-2017_salario_minimo_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.264-2017 DE 14 DE FEVEREIRO DE 2017</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS DO MUNICÍPIO DE CAMPOS BELOS._x000D_
 </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>GILSON COSTA SILVA - GILSON DE ZÉ DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE O ASFALTAMENTO DAS ESTRADAS DAS CHÁCARAS DO POVOADO BARREIRÃO</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ADROALDO DE OLIVEIRA RIBEIRO - BAIANO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE A CÂMARA MUNICIPAL DE CAMPOS BELOS CONVOQUE O SECRETÁRIO DE INFRA-ESTRUTURA OU DIRETOR RESPONSÁVEL POR ESTE DEPARTAMENTO PARA PRESTAR INFORMAÇÕES SOBRE A REFORMA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">RODRIGO FERREIRA DA SILVA </t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE O PATROLAMENTO DAS ESTRADAS RURAIS , PRINCIPALMENTE DAS ROTAS ESCOLAR DO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA EM FRENTE A IGREJA CATÓLICA DE POUSO ALTO. </t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE O SINAL DE CELULAR E O SINAL DE WI-FI PÚBLICO NO DISTRITO DE POUSO ALTO</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IVANI ARAÚJO DOS SANTOS TAVARES - IVONE DO TOURO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE O ASFALTO DAS RUAS OU BLOQUETE   E DRENAGEM NO SETOR AEROPORTO II._x000D_
 </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA AVENIDA JOEDI ASSUNÇÃO COSTA QD. 36 LOTE 06 SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A REFORMA DOS PARQUINHOS INFANTIS DAS QUADRAS ESPORTIVAS, ESCOLAS E CHECHES DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A PERFURAÇÃO DE UM POÇO ARTESIANO NA FAZENDA BOCA DA CAATINGA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>KARINNA COSTA E SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE COM URGÊNCIA CONSTRUÇÃO DE PONTOS DE ÔNIBUS NAS SEGUINTES LOCALIDADES: ESCOLA MUNICIPAL NIÉDJA DE SOUZA MACHADO, ESCOLA JANDIRA DA SILVA AIRES, SETOR TOMAZINHO PRÓXIMO AO FORUM E SETOR AEROPORTO RUA QUARTA RADIAL.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA PRAÇA NO SETOR AEROPORTO II</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>GILBERTO RODRIGUES DE BRITO - GILBERTINHO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A SINALIZAÇÃO DE ALERTA DE ALTO RISCO DE ACIDENTES NA ESTRADA DO BALNEÁRIO DO BEZERRA E RISCO DE AFOGAMENTO, REFORMA DOS QUIOSQUES E CONTRUÇÕES DE BANHEIROS PROXIMOS AOS QUIOSQUES. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA PRAÇA COM ACADEMIA DA SAÚDE E PISTA PARA CAMINHADA NO SETOR DOM ALANO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇAO DE UMA CICLOVIA INTERLIGANDO O SETOR BREJINHO AO SETOR NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UM VELÓDROMO NA CIDADE DE CAMPOS BELOS </t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS, NA COMUNIDADE BREJÃO, PRÓXIMO A CAPELA SÃO MATEUS. </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A MUDANÇA DA ENERGIA MONOFÁSICA PARA TRIFÁSICA NO DISTRITO DE POUSO ALTO. </t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE COM URGÊNCIA URGENTÍSSIMA CONSTRUÇÃO DE SINALIZAÇÃO DE TRÂNSITO INCLUINDO LOMBADAS NO PERÍMETRO URBANO DE POUSO ALTO DISTRITO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>LUCIMAR BRITO DE OLIVEIRA  - LUCINHA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE COM URGÊNCIA URGENTÍSSIMA JUNTO AOS ORGÃOS COMPETENTES A SINALIZAÇÃO DA GO-118 PERIMETRO URBANO.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE COM URGÊNCIA A RECUPERAÇÃO DA PISTA DE CAMINHADA E ILUMINAÇÃO ELÉTRICA DE TODOS OS CENTROS OLÍMPICOS DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO TOME AS DEVIDAS PROVIDENCIAS PARA O CUMPRIMENTO DA LEI DA ACESSIBILIDADE NOS ESPAÇOS PÚBLICOS DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE SEJA COLOCADO SETE MANILHAS NO BUEIRO DA ESTRADA QUE DA ACESSO À PECUÁRIA, SAÍDA DO BEM BOM EM FRENTE A ANTIGA PROPRIEDADE DO SENHOR JUCA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA RAMPA PARA CADEIRANTE NA CALÇADA QUE DA ACESSO AO BANCO ITAÚ</t>
   </si>
   <si>
     <t>ARIONE LUCIANO DOS SANTOS - ARIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A RECUPERAÇÃO E REVITALIZAÇÃO DA RUA MARIA BELA DE OLIVEIRA XAVIER, ANTIGA RUA DA ALEGRIA NO CENTRO DA CIDADE AO LADO DO BANCO DO BRASIL.</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A RECUPERAÇÃO DO ENCABEÇAMENTO DA PONTE LOCALIZADA NA RUA SETE DE SETEMBRO ATRÁS DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A MANUTENÇÃO E LIMPEZA DAS ESCOLAS MUNICIPAIS INCLUSIVE COM REVESTIMENTO DAS PAREDES DAS SALAS DE AULAS E CORREDORES.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS, NA FAZENDA TOURO, PRÓXIMO AO ANTIGO COLÉGIO._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O PODER EXECUTIVO MUNICIPAL REALIZE UMA AUDITORIA NAS CONTAS DAS GESTÕES DE 2005 A 2016. </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO QUE A PRIMEIRA SESSÃO ORDINÁRIO DO MÊS DE MARÇO DE 2017, SEJA REALIZADA NO DISTRITO DE POUSO ALTO. </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A IMPLANTAÇÃO DE UMA SALA DO EMPREENDEDOR PARA DAR SUPORTE COM ORIENTAÇÃO DE COMO ADMINISTRAR O PRÓPRIO NEGÓCIO, COM APOIO DO SEBRAE GOIÁS. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO QUE A 3º SESSÃO ORDINÁRIAA SER REALIZADA AOS 8 DIAS DO MÊS DE MARÇO DE 2017 SEJA REALIZADA SESSÃO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DAS MULHERES</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A	 IMPLANTAÇÃO DE FAIXAS DE PEDESTRES NAS CRECHES E ESCOLAS PÚBLICAS E PARTICULARES. </t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL JUNTAMENTE COM OS ÓRGÃOS COMPETENTES DO MUNICÍPIO DE CAMPOS BELOS QUE PROVIDENCIE PLACA DE SINALIZAÇÃO EM TAMANHO MAIOR E VISÍVEL NAS ENTRADAS DO PERÍMETRO URBANO DE CAMPOS BELOS, PLACA ESCRITO &amp;#8220;SEJA BEM-VINDO A CAMPOS BELOS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A LIMPEZA, CONSERVAÇÃO E MANUTENÇÃO DO CEMITÉRIO MUNICIPAL SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A DOAÇÃO DE UM LOTE PARA A CONSTRUÇÃO DA CASA DOS ESTUDANTES NO MUNICIPIO DE CAMPOS BELOS.</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA QUADRA COBERTA POLI ESPORTIVA NO POVOADO BARREIRÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE CASCALHAMENTO DAS ESTRADAS VICINAIS, ESPECIFICAMENTE PRÓXIMAS AO POVOADO BARREIRÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O PREFEITO MUNICIPAL REVOGUE A LEI N° 1.202/2015 DE 12 DE MAIO DE 2015, CRIA DISPOSITIVO NA LEI 437/1990, DE 05 DE DEZEMBRO DE 1990 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONTRUÇÃO DE UM BALNEÁRIO NO RIO MOSQUITO PRÓXIMO DE POUSO ALTO DISTRITO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE JUNTO AOS ORGÃOS COMPETENTES O REATIVAMENTO DO POSTO POLICIAL COM DEVIDO DESTACAMENTO MILITAR EM POUSO ALTO DISTRITO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A RETIRADA DO LIXÃO DO PERÍMETRO URBANO DE POUSO ALTO DISTRITO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE JUNTO AO ÓRGÃO COMPETENTE A IMPLANTAÇÃO DE UMA AGÊNCIA COMUNITÁRIA DOS CORREIOS EM POUSO ALTO DISTRITO DE CAMPOS BELOS. _x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A AQUISIÇÃO DE UMA AMBULÂNCIA NOVA PARA POUSO ALTO DISTRITO DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A AQUISIÇÃO DE UM CAMINHÃO COLETOR DE LIXO PARA POUSO ALTO DISTRITO DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES GOVERNO DO ESTADO, LEVANTAMENTO E CASCALHAMENTO DA GO 452 QUE LIGA POUSO ALTO A BAHIA. </t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CRIAÇÃO DE UM GRUPO DE MÚSICA PARA OS ADOLESCENTES DO DISTRITO DE POUSO ALTO. </t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.docx</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO CUMPRA O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO SERVIDOR PÚBLICO EFETIVO DA SAÚDE DO MUNICÍPIO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO FAÇA A DOAÇÃO DE UM TERRENO PARA CASA DOS IDOSOS DA BAIANA </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.docx</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO ENVIE A ESTA CASA DE LEIS O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DO SERVIDORES PÚBLICOS EFETIVO ADMINISTRATIVO DO MUNICÍPIO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE O PREFEITO MUNICIPAL TOME PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM NOVO PRESIDIO, FORA DO PERÍMETRO URBANO DO MUNICÍPIO DE CAMPOS BELOS </t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE A CONSTRUÇÃO DE UMA NOVA PONTE NA SAÍDA DO BARREIRÃO QUE LIGA A FÁBRICA DE QUEIJO.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A AQUISIÇÃO DE UMA ÁREA A SER DESTINADA PARA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL GRAMADO NO BARREIRÃO POVOADO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE CALÇADAS E MEIOS-FIOS NAS AVENIDAS DO BARREIRÃO POVOADO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE NO POVOADO BARREIRÃO. </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A CONTRUÇÃO DE UMA CASA DO PRODUTOR RURAL NO BARREIRÃO POVOADO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A LIMPEZA DAS RUAS E LOTES BALDIOS, DAS MARGENS DAS ESTRADAS E COLOQUE UM CONTÊINER EM FRENTE AO POSTO DE SAÚDE DO BARREIRÃO POVOADO DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A INSTALAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO SETOR NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL TOME PROVIDÊNCIAS NO SENTIDO DE REFORMAR A ESCOLA MUNICIPAL OSVALDO ALVES DE SOUZA LOCALIZADA NO BARREIRÃO POVOADO DE CAMPOS BELOS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO QUE O PREFEITO MUNICIPAL TOME PROVIDÊNCIAS NO SENTIDO DE REFORMAR, COBRIR E ILUMINAR A QUADRA DE ESPORTES LOCALIZADA AO LADO DA ESCOLA MUNICIPAL OSVALDO ALVES DE SOUZA SITUADO NO BARREIRÃO POVOADO DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO QUE O PREFEITO MUNICIPAL TOME PROVIDÊNCIAS PARA REGULARIZAR O ABASTECIMENTO DE ÁGUA DO POVOADO BARREIRÃO </t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A REVITALIZAÇÃO DO LABORATÓRIO DE INFORMÁTICA NA ESCOLA MUNICIPAL OSVALDO ALVES DE SOUZA SITUADO NO BARREIRÃO POVOADO DE CAMPOS BELOS</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A RECUPERAÇÃO E REVITALIZAÇÃO DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE JUNTO AOS ÓRGÃOS COMPETENTES, A INSTALAÇÃO DE SEMÁFOROS NO PERÍMETRO URBANO DE CAMPOS BELOS, PRINCIPALMENTE NA GO 118.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A MESA DIRETORA, NA FORMA REGIMENTAL, APÓS APROVAÇÃO DO PLENÁRIO, QUE SEJA ENCAMINHADO AO PODER EXECUTIVO O PRESENTE REQUERIMENTO OBJETIVANDO A REFORMA DA FEIRA LIVRE DO POVOADO BARREIRÃO._x000D_
 </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO PROVIDENCIE A RETIRADA DA PAREDE QUE DIVIDE A QUADRA ESPORTIVA DA FEIRA &amp;#8211; LIVRE DE CAMPOS BELOS. </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL QUE O PREFEITO MUNICIPAL REVOGUE A LEI N° 1.202/2015 DE 12 DE MAIO DE 2015, CRIA DISPOSITIVO NA LEI 437/1990, DE 05 DE DEZEMBRO DE 1990 E DÁ OUTRAS PROVIDÊNCIAS _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.docx</t>
-[...5 lines deleted...]
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL A VIABILIDADE DO IMEDIATO REPARO DA ILUMINAÇÃO PÚBLICA, COM A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS, COMO FORMA DE RESTAURAR A SEGURANÇA E TRANQUILIDADE DO SETOR NOVO HORIZONTE.</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.docx</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO CÓPIA ANALÍTICA DOS EXTRATOS DE TODAS AS CONTAS BANCÁRIAS DA PREFEITURA. _x000D_
 </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL AO CHEFE DO PODER EXECUTIVO QUE PROVIDENCIE A LIMPEZA DAS RUAS, COM OPERAÇÃO TAPA BURACO E A CORREÇÃO DA ILUMINAÇÃO PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO DISPONIBILIZE UMA PESSOA PARA REALIZAR A LIMPEZA DO ESPAÇO DA FEIRA LIVRE TODOS OS DOMINGOS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE O CHEFE DO PODER EXECUTIVO INTERCEDA JUNTO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS A EFETIVAÇÃO DOS SEUS SERVIÇOS NO SETOR NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO NA FORMA REGIMENTAL A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉ0RITO PARA APURAR OS CONTRATOS REALIZADOS NA ÁREA DE TELECOMUNICAÇÕES DA PREFEITURA DE CAMPOS BELOS NO PERÍODO DE 2009 A 2016_x000D_
 </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO PARA RETIRADA DOS BALANÇOS GERAIS 2009, 2010._x000D_
 </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.docx</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
     <t>JURANDI JOSÉ DOS SANTOS - JURANDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.docx</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 81 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPOS BELOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1305,68 +1305,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/377/lei_1261-2017_altera_codigo_tributario_01_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/378/lei_1262-2017_iptu_01_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/379/lei_1263-2017_piso_professores_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/380/lei_1264-2017_salario_minimo_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/377/lei_1261-2017_altera_codigo_tributario_01_2017.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/378/lei_1262-2017_iptu_01_2017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/379/lei_1263-2017_piso_professores_2017.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2017/380/lei_1264-2017_salario_minimo_2017.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>