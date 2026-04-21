--- v0 (2026-02-08)
+++ v1 (2026-04-21)
@@ -51,231 +51,231 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/381/lei_1.235-2016_dipoe_sobre_a_fixacao_de_remuneracao_do_cargo_comissionado_de_assessor_de_comissao_parlamentar_de_inquerito.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/381/lei_1.235-2016_dipoe_sobre_a_fixacao_de_remuneracao_do_cargo_comissionado_de_assessor_de_comissao_parlamentar_de_inquerito.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.235 DE 2016 DE 04 DE JANEIRO DE 2016</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/382/lei_1.236-2016_dispoe_sobre_reajuste_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/382/lei_1.236-2016_dispoe_sobre_reajuste_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.236-2016 DE 23 DE FEVEREIRO DE 2016</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/383/lei_1.237-2016_autoriza_o_chefe_do_poder_executivo_municipal_dar_nome_a_unidade_de_pronto_atendimento_24_horas-upa.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/383/lei_1.237-2016_autoriza_o_chefe_do_poder_executivo_municipal_dar_nome_a_unidade_de_pronto_atendimento_24_horas-upa.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.237-2016 DE 23 DE FEVEREIRO DE 2016</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/384/lei_1.238-2016_dispoe_sobre_a_criacao_de_04_vagas_de_tecnico_em_enfermagem.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/384/lei_1.238-2016_dispoe_sobre_a_criacao_de_04_vagas_de_tecnico_em_enfermagem.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.238-2016 DE 18 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/385/lei_1.242-2016_dispoe_sobre_a_criacao_de_vagas_em_cargo_publico_de_enfermeiro_a.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/385/lei_1.242-2016_dispoe_sobre_a_criacao_de_vagas_em_cargo_publico_de_enfermeiro_a.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.242-2016 DE 09 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/386/lei_1.243-2016_dispoe_sobre_a_conciliacao_transacao_e_desitencia_nos_processos_da_competencia_dos_juizados_especiais_da_fazenda_publica.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/386/lei_1.243-2016_dispoe_sobre_a_conciliacao_transacao_e_desitencia_nos_processos_da_competencia_dos_juizados_especiais_da_fazenda_publica.pdf</t>
   </si>
   <si>
     <t>LEI N] 1.243-2016 DE 09 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/387/lei_1.244-2016_dispoe_sobre_abertura_de_fontes_de_recursos_e_utilizacao_do_superavit_finnaceiro_do_execicio_de_2014_e_2015_no_orcamento_de_2016.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/387/lei_1.244-2016_dispoe_sobre_abertura_de_fontes_de_recursos_e_utilizacao_do_superavit_finnaceiro_do_execicio_de_2014_e_2015_no_orcamento_de_2016.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.244 DE 2016 DE 09 DE MAIO DE 2016</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/388/lei_1.245-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_professor_pedagogo_letras_geral_e_auxiliar_de_servicos_gerais.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/388/lei_1.245-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_professor_pedagogo_letras_geral_e_auxiliar_de_servicos_gerais.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.245-2016 DE 15 DE JUNHO DE 2016</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/389/lei_1.246-2016_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/389/lei_1.246-2016_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.246-2016 DE 15 DE JUNHO DE 2016</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/390/lei_1.247-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_agentes_de_servicos_gerais_monitora_de_creche_e_operador_de_maquina_pesada.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/390/lei_1.247-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_agentes_de_servicos_gerais_monitora_de_creche_e_operador_de_maquina_pesada.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.247-2016 DE 11 DE AGOSTO DE 2016</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/391/lei_1.248-2016_fixa_os_subsidios_dos_agentes_politicos_do_municipio_de_campos_belos-go_para_o_periodo_de_2017_a_2020.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/391/lei_1.248-2016_fixa_os_subsidios_dos_agentes_politicos_do_municipio_de_campos_belos-go_para_o_periodo_de_2017_a_2020.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.248-2016 DE 01 DE SETEMBRO DE 2016</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/392/lei_1.250-2016_considera_de_utilidade_publica_municipal_a_camara_de_dirigentes_lojista_de_campos_belos-cdl.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/392/lei_1.250-2016_considera_de_utilidade_publica_municipal_a_camara_de_dirigentes_lojista_de_campos_belos-cdl.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.250 DE 2016 DE 20 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/393/lei_1.251-2016_dispoe_sobre_a_obrigatoriedade_do_poder_executivo_municipal_a_aplicar_em_equipamentos_hospita.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/393/lei_1.251-2016_dispoe_sobre_a_obrigatoriedade_do_poder_executivo_municipal_a_aplicar_em_equipamentos_hospita.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.251-2016 DE 20 DE OUTUBRO DE 2016</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/394/lei_1.253-2016_autoriza_o_chefe_do_poder_executivo_municipal_celebrar_aonvenio_com_o_instituto_de_assistencia_dos_servidores_publicos_do_estado_de_goias-ipasgo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/394/lei_1.253-2016_autoriza_o_chefe_do_poder_executivo_municipal_celebrar_aonvenio_com_o_instituto_de_assistencia_dos_servidores_publicos_do_estado_de_goias-ipasgo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.253 DE 20 DE DEZEMBRO DE 2016</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/395/lei_1.254-2016_altera_dispositivos_da_lei_1.166-2013_de_06_de_dezembro_de_2013_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_periodo_de_2014-2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/395/lei_1.254-2016_altera_dispositivos_da_lei_1.166-2013_de_06_de_dezembro_de_2013_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_periodo_de_2014-2017.pdf</t>
   </si>
   <si>
     <t>LEI 1.254 DE 26 DE DEZEMBRO DE 2016</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/396/lei_1.255-2016_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campos_belos_para_o_exercicio_de_2017.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/396/lei_1.255-2016_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campos_belos_para_o_exercicio_de_2017.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.255 DE 26 DE DEZEMBRO DE 2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -582,68 +582,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/381/lei_1.235-2016_dipoe_sobre_a_fixacao_de_remuneracao_do_cargo_comissionado_de_assessor_de_comissao_parlamentar_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/382/lei_1.236-2016_dispoe_sobre_reajuste_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/383/lei_1.237-2016_autoriza_o_chefe_do_poder_executivo_municipal_dar_nome_a_unidade_de_pronto_atendimento_24_horas-upa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/384/lei_1.238-2016_dispoe_sobre_a_criacao_de_04_vagas_de_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/385/lei_1.242-2016_dispoe_sobre_a_criacao_de_vagas_em_cargo_publico_de_enfermeiro_a.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/386/lei_1.243-2016_dispoe_sobre_a_conciliacao_transacao_e_desitencia_nos_processos_da_competencia_dos_juizados_especiais_da_fazenda_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/387/lei_1.244-2016_dispoe_sobre_abertura_de_fontes_de_recursos_e_utilizacao_do_superavit_finnaceiro_do_execicio_de_2014_e_2015_no_orcamento_de_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/388/lei_1.245-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_professor_pedagogo_letras_geral_e_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/389/lei_1.246-2016_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/390/lei_1.247-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_agentes_de_servicos_gerais_monitora_de_creche_e_operador_de_maquina_pesada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/391/lei_1.248-2016_fixa_os_subsidios_dos_agentes_politicos_do_municipio_de_campos_belos-go_para_o_periodo_de_2017_a_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/392/lei_1.250-2016_considera_de_utilidade_publica_municipal_a_camara_de_dirigentes_lojista_de_campos_belos-cdl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/393/lei_1.251-2016_dispoe_sobre_a_obrigatoriedade_do_poder_executivo_municipal_a_aplicar_em_equipamentos_hospita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/394/lei_1.253-2016_autoriza_o_chefe_do_poder_executivo_municipal_celebrar_aonvenio_com_o_instituto_de_assistencia_dos_servidores_publicos_do_estado_de_goias-ipasgo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/395/lei_1.254-2016_altera_dispositivos_da_lei_1.166-2013_de_06_de_dezembro_de_2013_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_periodo_de_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/396/lei_1.255-2016_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campos_belos_para_o_exercicio_de_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/381/lei_1.235-2016_dipoe_sobre_a_fixacao_de_remuneracao_do_cargo_comissionado_de_assessor_de_comissao_parlamentar_de_inquerito.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/382/lei_1.236-2016_dispoe_sobre_reajuste_do_quadro_de_pessoal_de_provimento_efetivo_da_prefeitura_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/383/lei_1.237-2016_autoriza_o_chefe_do_poder_executivo_municipal_dar_nome_a_unidade_de_pronto_atendimento_24_horas-upa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/384/lei_1.238-2016_dispoe_sobre_a_criacao_de_04_vagas_de_tecnico_em_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/385/lei_1.242-2016_dispoe_sobre_a_criacao_de_vagas_em_cargo_publico_de_enfermeiro_a.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/386/lei_1.243-2016_dispoe_sobre_a_conciliacao_transacao_e_desitencia_nos_processos_da_competencia_dos_juizados_especiais_da_fazenda_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/387/lei_1.244-2016_dispoe_sobre_abertura_de_fontes_de_recursos_e_utilizacao_do_superavit_finnaceiro_do_execicio_de_2014_e_2015_no_orcamento_de_2016.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/388/lei_1.245-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_professor_pedagogo_letras_geral_e_auxiliar_de_servicos_gerais.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/389/lei_1.246-2016_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/390/lei_1.247-2016_dispoe_sobre_a_criacao_de_vagas_em_cargos_publicos_de_agentes_de_servicos_gerais_monitora_de_creche_e_operador_de_maquina_pesada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/391/lei_1.248-2016_fixa_os_subsidios_dos_agentes_politicos_do_municipio_de_campos_belos-go_para_o_periodo_de_2017_a_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/392/lei_1.250-2016_considera_de_utilidade_publica_municipal_a_camara_de_dirigentes_lojista_de_campos_belos-cdl.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/393/lei_1.251-2016_dispoe_sobre_a_obrigatoriedade_do_poder_executivo_municipal_a_aplicar_em_equipamentos_hospita.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/394/lei_1.253-2016_autoriza_o_chefe_do_poder_executivo_municipal_celebrar_aonvenio_com_o_instituto_de_assistencia_dos_servidores_publicos_do_estado_de_goias-ipasgo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/395/lei_1.254-2016_altera_dispositivos_da_lei_1.166-2013_de_06_de_dezembro_de_2013_que_dispoe_sobre_o_plano_plurianual_de_governo_do_municipio_para_o_periodo_de_2014-2017.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2016/396/lei_1.255-2016_estima_a_receita_e_fixa_a_despesa_do_municipio_de_campos_belos_para_o_exercicio_de_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="242.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="241.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="42.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>