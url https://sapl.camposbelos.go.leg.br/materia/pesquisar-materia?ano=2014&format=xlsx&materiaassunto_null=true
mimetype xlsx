--- v0 (2026-02-08)
+++ v1 (2026-04-21)
@@ -54,354 +54,354 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ARIONE LUCIANO DOS SANTOS - ARIZINHO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LUIZ CARLOS DA ROCHA - LUIZ DA ÓTICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER A OPERAÇÃO TAPA-BURACO NA RUA TEMISTOCLES ROCHA ATÉ A CAPELA SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITO PATROLAMENTO NA RUA JOSÉ LICINIO DE MIRANDA SETOR AEROPORTO II FUNDO AO ROTARY CLUB; VIELAS PRÓXIMO AO CENTRO ESPÍRITA ZÉ PILITRA E NA ESTRADA DO LIXÃO ATÉ A FAZENDA DO SENHOR BIRA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR A PONTE DA FAZENDA POÇO BRANCO, ESPRAIADO, PRÓXIMO AO SENHOR PEDRINHO MINEIRO E POSTERIOMENTE SER SUBSTITUIDA PELA DE CONCRETO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE CELEBRE CONVÊNIO JUNTO AO INSTITUTO DE ASSISTÊNCIA DOS SERVIDORES PÚBLICOS DO ESTADO DE GOIÁS - IPASGO EM BENEFICIO AOS SERVIDORES ÚBLICOS ATIVOS E INATIVOS DO PODER EXEUTIVO DO MUNICIPIO DE CAMPOS BELOS-GOIÁS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve"> ELCIMAR BERTO DE LIMA - NEGO DA PATROL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO CHEFE DO EXECUTIVO MUNICIPAL VIABILIDADE DE INSTALAR RADARES DE FISCALIZAÇÃO DE VELOCIDADE EM TRECHOS MAIS CRÍTICO DA CIDADE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ITALO NARDELE BORGES DA SILVA-MARRETA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO EXECUTIVO QUE SEJA RECONSTRUIDA A PONTE NA RUA BEJAMIM CONSTANTE CRUZAMENTO COM A RUA DESEMBARGADOR RIVADAVIA LICINIO DE MIRANDA, PRÓXIMO A "SÓ GRÃOS".</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ADEMIR NOGUEIRA DE SOUZA - ADEMIR DA SUCAM</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO AO ILUSTRÍSSIMO SENHOR: GERSON DE ALMEIDA TAGUATINGA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>JOÃO PEDRO GONÇALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE HONRA AO MÉRITO AO ILUSTRÍSSIMO SENHOR: LUIZ HUMBERTO GONÇALVES GOMES NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>DARCY DE ABREU FILHO - SARGENTO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE BAIXA DE BENS PERTENCENTES À CÂMARA MUNICIPAL DE CAMPOS BELOS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE OUTORGA DE TÍTULO DE HONRA AO MÉRITO AO ILUSTRÍSSIMO SENHOR:LUIZ HUMBERTO GONÇALVES GOMES, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA IBIAPINO JOSÉ DOS SANTOS PARA RUA 06 DO SETOR BURITIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CAMPOS BELOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>MÁRCIO CARDOSO VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE TODOS OS VEÍCULOS PERTENCENTES AO MUNCIPIO DE CAMPOS BELOS-GO ALUGADO OU PRESTADOR DE SERVIÇO PERMANECER (PERNOITAR) APÓS AS 18:00 (DEZOITO HORAS), EM ÓRGÃOS PÚBLICOS MUNICIPAIS E ESTADUAIS OU FEDERAL DESDE QUE AUTORIZADO PELO EXECUTIVO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMAR UMA PARCERIA COM O RESPONSÁVEL PELO BALNEÁRIO RIO BEZERRA, NO SENTIDO DE REALIZAR REFORMA E LIMPEZA NO BALNEÁRIO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRANSITO GO 118 EM TODA A EXTENSÃO URBANA DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO EX PREFEITO O SENHOR NEUDIVALDO XAVIER OLIVEIRA SARDINHA</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE AO MEMBRO DO MINISTÉRIO PUBLICO FEDERAL</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSÉ ROQUE CESÁRIO DE SOUSA, ANTIGA RUA 03 NO SETOR VILA BAIANA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PONTE LOCALIZADA NA RUA RUI BARBOSA NO SETOR INDUSTRIAL.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAR 06 (SEIS) MANILHAS NA ESTRADA SAÍDA DO SETOR BEM BOM, ONDE DÁ ACESSO A PECUÁRIA E DEMAIS FAZENDAS, OBJETIVANDO A EXTENSÃO DA MESMA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA MODULAÇÃO 2014, DOS PROFESSORES DO 6º (SEXTO) AO 9º (NONO) ANO E EJA DAS ESCOLAS MUNICIPAIS DE CAMPOS BELOS-GO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE ENCAMINHE O PROJETO DE LEI DE CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE DE CAMPOS BELOS-CMJ.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUER A RECONSTRUÇÃO DA PONTE DA RUA DESEMBARGADOR RIVADÁVIA LICÍNIO DE MIRANDA, PRÓXIMO À OFICINA DO ANJO MECÂNICA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUER EXECUÇÃO DE SERVIÇOS DE LIMPEZA EM CÓRREGOS E BUEIROS ANTES DO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO CHEFE DO EXECUTIVO MUNICIPAL FIXAÇÃO DE PLACAS SINALIZADORAS QUANTO AO USO DAS PISTAS DOS CENTROS OLÍMPICOS DE CAMPOS BELOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -708,68 +708,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>