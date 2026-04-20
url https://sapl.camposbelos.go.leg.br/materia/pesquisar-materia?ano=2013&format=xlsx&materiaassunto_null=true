--- v0 (2026-02-08)
+++ v1 (2026-04-20)
@@ -54,917 +54,917 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve"> ELCIMAR BERTO DE LIMA - NEGO DA PATROL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VIABILIDADE DE DISPONIBILIZAR UMA ÁREA PARA FUTURAS INSTALAÇÕES DO POSTO DE ATENDIMENTO DO INSS EM CAMPOS BELOS._x000D_
 </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO PROVIDÊNCIAS QUANTO A ADAPTAÇÕES DE CALÇADAS PARA  FACILITAR ACESSIBILIDADE A CADEIRANTES, PORTADORES DE DEFICIÊNCIA,  CRIANÇA E  IDOSOS, (PROGRAMA SEM BARREIRAS).</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MÁRCIO CARDOSO VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO INFRA ESTRUTURA BÁSICA (ILUMINAÇÃO, REDE DE ESGOTO E ÁGUA TRATADA) AO LOTEAMENTO PORTAL DA SERRA E PORTAL DA AURORA. </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: INDICA AO PODER EXECUTIVO MUNICIPAL CRIAÇÃO DE UM POSTO DE SAÚDE NA FAZENDA JERUSALÉM, ENTRONCAMENTO POUSO ALTO, TREVO CAMPOS BELOS/DIVINÓPOLIS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOÃO PEDRO GONÇALVES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CRIAÇÃO DE UMA PRAÇA NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE DISTRIBUIR COMPUTADOR PORTÁTIL (NOTEBOOK) PARA PROFESSORES DA REDE PUBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO IMPLANTAÇÃO DO PROGRAMA SAÚDE NA ESCOLA E AQUISIÇÃO DE UNIDADE MÓVEL DEVIDAMENTE EQUIPADA PARA ATENDIMENTO OFTALMOLÓGICO.  _x000D_
 </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A VIABILIDADE DE AMPLIAR ASSISTÊNCIA AOS PEQUENOS AGRICULTORES DO MUNICÍPIO. (PARCERIA EM CONSTRUÇÃO DE BARRAGENS, TANQUES E REPRESAS EM PERÍODO DE ESTIAGEM)  _x000D_
 </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO A VIABILIDADE DE INSTALAR CÂMERAS PARA MONITORAMENTO DAS RUAS PRINCIPAIS (BANCO DO BRASIL, RUA DO COMÉRCIO E PRAÇA MATRIZ)  </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO VIABILIDADE DE ADQUIRIR UMA UNIDADE MÓVEL EQUIPADA PARA ASSISTIR O PROGRAMA SAÚDE DA MULHER  _x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO CONSTRUÇÃO DE UM GALPÃO DO PRODUTOR RURAL NO POVOADO BARREIRÃO. _x000D_
 </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO CONSTRUÇÃO DE UM NOVO CEMITÉRIO NO MUNICÍPIO DE CAMPOS BELOS, POR MEIO DE PARCERIA PÚBLICO /PRIVADA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GALPÃO DO PRODUTOR RURAL NO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS QUE SEJA FEITA PISTA DUPLA DO SETOR NOVO HORIZONTE AO SETOR BREJINHO, COM PASSARELA PARA PEDESTRE/CICLISTAS E ILUMINAÇÃO MODERNA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ADEMIR NOGUEIRA DE SOUZA - ADEMIR DA SUCAM</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSEIO PUBLICO E ILUMINAÇÃO PÚBLICA DO SETOR NOVO HORIZONTE AO SETOR BREJINHO</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL POLICIAMENTO CONTINUO PARA O DISTRITO POUSO ALTO</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LIGAÇÃO DAS NOVAS CAIXA D`AGUA PARA MELHORIA NO ABASTECIMENTO DO DISTRITO POUSO ALTO</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA ANTENA PARA CAPTAÇÃO DE SINAL E TELEFONIA MÓVEL CELULAR E INTERNET BANDA LARGA NO DISTRITO DE POUSO ALTO</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DARCY DE ABREU FILHO - SARGENTO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO SALOBRO, LOCALIZADO NO FINAL DA AV. REAL NO SETOR BOM RETIRO (LIGANDO A AVENIDA REAL À GO 118 PASSANDO PELA CERÂMICA J. PRADO)._x000D_
 </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA FEITA A DELIMITAÇÃO DO AEROPORTO MUNICIPAL CERCANDO-O COM TELA, BEM COMO A CONSTRUÇÃO DE UMA SALA DE ESPERA COM BANHEIROS PARA USO DOS VISITANTES._x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ITALO NARDELE BORGES DA SILVA-MARRETA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO A CONSTRUÇÃO DE UM PONTO DE ESPERA DE ÔNIBUS, DEVIDAMENTE COBERTO E COM ASSENTOS MAIORES PARA ABRIGAR CRIANÇAS (QUE VEM DA CRECHE MUNICIPAL) E ADULTOS, A SEREM COLOCADOS: UM NA VILA ESPERANÇA E OUTRO NO SETOR BURITIS, FRENTE À CONSTRUÇÃO DO NOVO COLÉGIO MUNICIPAL.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: CONSTRUÇÃO DE UM SALÃO COMUNITÁRIO AO LADO DA IGREJA SÃO SEBASTIÃO, LOCALIZADA NO SETOR BOM RETIRO._x000D_
 </t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: CONSTRUÇÃO DE PRAÇA ARBORIZADA AO LADO DA IGREJA SÃO SEBASTIÃO, LOCALIZADA NO SETOR BOM RETIRO. </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>LUIZ CARLOS DA ROCHA - LUIZ DA ÓTICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO CONSTRUÇÃO DE PONTES DA RUA RECIFE E RUA BARREIRAS._x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE CONSTRUIR O BALNEÁRIO RIO MOSQUITO NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AOS ILUSTRÍSSIMOS SENHORES: CLÁUDIO OLINTO MEIRELLES, MARCIA HELENA SOARES DA SILVA,THIAGO PERUCH LEMOS DOS SANTOS, DIRCE DE OLIVEIRA FERREIRA, ARMANDO RODRIGUES PIMENTEL, AUGUSTO CEZAR CORDEIRO,  EDVAR BORGES RAMOS JÚNIOR, JOSÉ APARECIDA MARQUES, NATHÁLIA JOSÉ MOURA, NELSON FÉLIX DOS SANTOS, SÍLVIO BENEDITO ALVES, DAN ÁLVARO DE ABREU NETO OUTORGA DE TÍTULO DE HONRA AO MÉRITO AOS ILUSTRES SENHORES: EDINALDO SILVA TEIXEIRA E CHARLES BARBOSA MOURA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AO ILUSTRÍSSIMO SENHOR: DR. JOSÉ ELINGTON FIGUERÊDO JÚNIOR (VICE-GOVERNADOR DO ESTADO DE GOIÁS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE TÍTULO DE CIDADÃO CAMPOSBELENSE AOS ILUSTRÍSSIMOS SENHORES: DR. PAULO THARSO BRONDI, THIAGO ALEXANDRE MARTINIANO DA SILVA, NELSON SOARES DOS SANTOS, HAMILTON MENDES DE OLIVEIRA, IRIS RESENDE MACHADO E ROBERTO NABORFAZAN. E, OUTORGA DE TÍTULO DE HONRA AO MÉRITO AOS SENHORES (AS): DINOMAR MIRANDA DOS SANTOS, ALAÍDES CARDOSO VALENTE, DOMINGOS ANTÔNIO CARDOSO, JESUS CORTÊS DE BRITO,  FERNANDO JULIO TERRA, NEUDIVALDO XAVIER DE OLIVEIRA, CRISTIANO MELLO ALVARES, JOSÉ ODEMIR DOS SANTOS OLIVEIRA, JOSÉ RODRIGUES DOS SANTOS BRAZ, HÉLIO ANTÔNIO CRUZ, ANTÔNIO GUEDES DA SILVA, EVÔNIO DA COSTA MADUREIRA, DR. PAULO FELICI, MAREUNILDES OLIVEIRA SOUZA, BEIJAMIM CARDOSO DA COSTA, IVAN RODRIGUES DE ALMEIDA, JANDER PAULO DE SOUZA, FRANCIELE REGO OLIVEIRA BRAZ, NOEMIR BRITO OLIVEIRA, CARLOS HUMBERTO BARBOSA MOURA, ROSE MARCIA ALMEIDA OLIVEIRA HOLANDA, ADEMAR MARQUES, REGINALDO OLIVEIRA DA SILVA, ROSOLINDO NETO DE SOUZA VILA REAL E ADELINO SOARES SANTOS MACHADO DA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS EVANGÉLICOS DE CAMPOS BELOS &amp;#8211; ASECBEL  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA RELAÇÃO DE MÉDICOS PLANTONISTAS DO HOSPITAL MUNICIPAL DE CAMPOS BELOS NO SAIT (INTERNET) OFICIAL DA PREFEITURA MUNICIPAL DE CAMPOS BELOS, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO PEDRO GONÇALVES DA SILVA, MÁRCIO CARDOSO VALENTE</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL ILUMINAÇÃO DO CEMITÉRIO</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE UMA ANTENA PARA CAPTAÇÃO DE SINAL TELEFONIA MÓVEL CELULAR E INTERNET BANDA LARGA NO DISTRITO POUSO ALTO._x000D_
 </t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROGRAMA MORADIA SOLIDÁRIA (MORAR BEM) COM DOAÇÃO DE LOTES PARA FAMÍLIAS DE BAIXA RENDA, COM MATERIAL PARA CONSTRUÇÃO INCLUSO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL DOAÇÃO DE UMA ÁREA PARA ALOJAMENTO DE PESSOAL DA ITAFÓS/MBAC FERTILIZANTES._x000D_
 </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: IMPLANTAR O MUSEU HISTÓRICO MUNICIPAL, RESGATANDO PARTE HISTÓRICA DO POVO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: INSTALAÇÃO DE UMA ANTENA PARA CAPTAÇÃO DE SINAL TELEFONIA MÓVEL CELULAR E INTERNET BANDA LARGA NO POVOADO BARREIRÃO._x000D_
 </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>JURANDI JOSÉ DOS SANTOS - JURANDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.rtf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREMOS AQUISIÇÃO DE MÁSCARAS E LUVAS PARA OS TRABALHADORES DO CAMINHÃO DE LIXO </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEREMOS QUE SEJA FEITO UMA OPERAÇÃO TAPA-BURACO NAS PRINCIPAIS RUAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO DO EXCELENTÍSSIMO SENHOR PREFEITO CRIAÇÃO DE OUVIDORIA MUNICIPAL (COM IMPLANTAÇÃO DO 0800)</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>ITALO NARDELE BORGES DA SILVA-MARRETA,  ELCIMAR BERTO DE LIMA - NEGO DA PATROL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO DA GESTORA DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL(PREVCAMPOS)</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEREMOS QUE SEJA TOMBADO COMO PATRIMÔNIO HISTÓRICO O1º (PRIMEIRO) TRATOR CINQUENTINHA DA LINHA MASEFEGSON ADQUIRIDO PELO MUNICÍPIO DE CAMPOS BELOS/GO, E APÓS RESTAURAÇÃO SEJA EXPOSTO NA PRAÇA ANTÔNIO CARLOS DE BIDÓ.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUEREMOS A SUBSTITUIÇÃO DAS PONTES DE MADEIRA PELAS DE CONCRETOS, A CONSTRUÇÃO DA PONTE LOCALIZADA NA RUA RUI BARBOSA QUE DAR ACESSO A MAÇONARIA, COLÉGIO ESTADUAL FELISMINA CARDOSO BATISTA, ESCOLA MUNICIPAL JOANA MIRANDA E OUTRAS LOCALIDADES DO SETOR DA NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE ENFERMEIROS PARA O HOSPITAL MUNICIPAL DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.docx</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUER A ILUMINAÇÃO DA RUA C14, QUE DÁ ACESSO AO BAR DO ARREPIA. </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUER ESCLARECIMENTOS A RESPEITO DE MAQUINÁRIO (TRATOR) PERTENCENTE AO MUNICÍPIO, FLAGRADO EM PRESTAÇÃO DE SERVIÇO A TERCEIROS. </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ILUMINAÇÃO E CONSTRUÇÃO DE UM MURO PARA DELIMITAR O CEMITÉRIO DO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA PAUTA DA ORDEM DO DIA O PROJETO DE LEI Nº 28/2012, DE 01 DE OUTUBRO DE 2012, ESTABELECE CRITÉRIOS PARA O PROCESSO DE ELEIÇÃO DE DIRETORES DOS ESTABELECIMENTOS DE ENSINO DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE PRÉDIO DO GINÁSIO D ESPORTE "UBIRATAN BARBOSA LEITE" (BIRA)DO MUNICÍPIO DE CAMPOS BELOS GOIÁS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO CHEFE DO PODER EXECUTIVO, QUE REGULARIZE A DOCUMENTAÇÃO DE TERRENOS SITUADOS NO SETOR VILA BAIANA, ESPECIFICADAMENTE OS LOTES DOADOS PELO EXECUTIVO QUE SE LOCALIZAM NAS RUAS: 03, 3 A, 05 E RUA PASTOR GERALDO, CONFORME MAPA ANEXO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUER AO CHEFE DO PODER EXECUTIVO PROVIDÊNCIAS JUNTO A ÓRGÃOS COMPETENTES PARA CONSTRUIR TREVO NA GO 452, KM 05, PRÓXIMO À ENTRADA DO CABEÇUDO E DA ITAFÓS. </t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO GESTOR DO PREVCAMPOS CÓPIAS DE DOCUMENTAÇÃO REFERENTE À GESTÃO 2013.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t xml:space="preserve">DENÍLSON TEIXEIRA ALVES </t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ESCLARECIMENTOS SOBRE A DESATIVAÇÃO DA BANDA MUNICIPAL DE CAMPOS BELOS </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DA FOLHA DE PAGAMENTO DOS SERVIDORES EFETIVOS LOTADOS NA SECRETARIA DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE DOCUMENTAÇÃO DE DOAÇÃO DE IMÓVEL AO ESTADO DE GOIÁS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO CHEFE DO PODER EXECUTIVO, CÓPIA DE TODA A DOCUMENTAÇÃO DO PARCELAMENTO DE DÉBITO DO INSS REFERENTE AO PERÍODO: 1º DE JANEIRO DE 2001 A 31 DE DEZEMBRO DE 2008. BEM COMO, CÓPIA DOS OUTROS CONTRATOS DE PARCELAMENTO ANTERIORES DO INSS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A PROCEDER COM OBRAS PARA AUMENTAR O BUEIRO QUE DÁ ACESSO AO PARQUE DE EXPOSIÇÃO DE AGROPECUÁRIA E OUTRAS LOCALIDADES, SAÍDA DO BEM BOM, A 300 METROS, NO ACLIVE PRÓXIMO À PROPRIEDADE DO SENHOR JUCA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO, CÓPIA DA PRESTAÇÃO DE CONTAS DE TODAS AS DESPESAS GASTAS NO CAMPEONATO MUNICIPAL TAÇA-CIDADE ANJO RODRIGUES GALVÃO/2013, INCLUINDO DESPESAS COM PREMIAÇÕES, TROFÉUS E ÁRBITROS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL ASFALTO EM TODAS AS RUAS DO DISTRITO  POUSO ALTO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPROVANTES DE PAGAMENTOS DOS SERVIDORES EM COMISSÃO DOS MESES DE ABRIL, MAIO, JUNHO E JULHO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ARI DE SOUZA OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER COM URGÊNCIA A SINALIZAÇÃO DE TRANSITO A GO 118 EM TODAS A EXTENSÃO URBANA DE CAMPOS BELOS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE FIRMAR UMA PARCERIA COM A DONA JUDITE DA "CASA DOS IDOSOS ABANDONADOS" CEDENDO O PRÉDIO ESCOLAR NO SETOR TOMAZINHO, ONDE FUNCIONOU A ESCOLA ZILMA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE DISPONIBILIZAR POLICIAIS PARA O BALNEÁRIO RIO BEZERRA NOS PERÍODOS DE GRANDES FESTEJOS NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENTA: EXCELENTÍSSIMO SENHOR PREFEITO REQUEIRO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA ZUIL CAMPOS MELO, ANTIGA RUA C-4, SETOR CRUZEIRO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA ZUIL CAMPOS MELO, ANTIGA RUA C-5, SETOR CRUZEIRO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO A REPARAÇÃO ASFÁLTICA (EM CORTES DE ASFALTO) EM VIAS PÚBLICAS DE CAMPOS BELOS PARA EXECUÇÃO DE SERVIÇOS DE LIGAÇÃO NOVA OU MANUTENÇÃO PELA EMPRESA SANEAGO, PÓS-RECOLHIMENTO DE TAXA OBRIGATÓRIA AO CLIENTE PARA ESTE FIM, PAGO À PREFEITURA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, REQUER QUE, APÓS A TRAMITAÇÃO REGIMENTAL, SEJA ENCAMINHADO AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO: ANTÔNIO FRANCISCO, O SEGUINTE REQUERIMENTO:_x000D_
 _x000D_
  REQUER APRESENTAÇÃO A ESTA CASA DE LEIS DENTRO DO PRAZO REGIMENTAL (15 DIAS):_x000D_
 _x000D_
 &amp;#9679; LISTA CONTENDO NOME/FUNÇÃO/ESCOLA OU LOCAL QUE ATUAM OS PROFESSORES CONCURSADOS EM LETRAS E PEDAGOGIA;_x000D_
 _x000D_
 &amp;#9679;NOME DOS PROFESSORES LETRAS E PEDAGOGIA QUE SE ENCONTRAM DE LICENÇA;_x000D_
 _x000D_
 &amp;#9679; NOME DOS CONTRATOS DA ÁREA PROFESSOR LETRAS E PEDAGOGIA COM RESPECTIVA CARGA HORÁRIA/REMUNERAÇÃO E ESCOLA QUE ESTÃO LOTADOS._x000D_
 </t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO AO ESGOTO &amp;#8220;A CÉU ABERTO&amp;#8221;  EM TODA A EXTENSÃO DA RUA VEREADOR LAURINDO DE FREITAS, SETOR NOVO HORIZONTE. _x000D_
 </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EMENTA: REQUEIRO AO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS JUNTO AO ÓRGÃO COMPETENTE DO GOVERNO DO ESTADO DE GOIÁS NO SENTIDO DE CONCEDER TÍTULO DEFINITIVO REFERENTE A UNIDADES RESIDENCIAIS (CASAS) CONSTRUÍDAS EM PARCERIA COM O ESTADO NO SETOR MORADA NOVA E NOVO HORIZONTE PELO PROGRAMA MUTIRÃO DA MORADIA _x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO NA ETAPA DE PAVIMENTAÇÃO ASFÁLTICA A RUA FLORISMÁRIA FERREIRA BARBOSA BEM COMO A CONCLUSÃO DO ASFALTO DA RUA 09 (RUA DO FÓRUM) NO SETOR TOMAZINHO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL RECUPERAÇÃO DAS ESTRADAS QUE DÃO ACESSO AO DISTRITO POUSO ALTO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE DIVERSOS DOCUMENTOS DA GESTÃO CÂMARA MUNICIPAL DE CAMPOS BELOS EXERCÍCIOS 2013.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2013/455/resolucao_038_2013.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2013/455/resolucao_038_2013.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 037/2011 de 13 de junho de 2011 e acrescenta ao TÍTULO VI CAPÍTULO I do Regimento Intento a SEÇÃO IV-A e o ART. 144-A, que referente ao período de vista e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1271,68 +1271,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2013/455/resolucao_038_2013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/200/200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/203/203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/205/205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/207/207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/209/209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/196/196_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2013/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2013/455/resolucao_038_2013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="79.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>