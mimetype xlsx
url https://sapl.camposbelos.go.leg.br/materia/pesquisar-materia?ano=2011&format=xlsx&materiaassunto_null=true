--- v0 (2025-12-13)
+++ v1 (2026-04-22)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>SARGENTO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO SALOBRO LOCALIZADO NO FINAL DA AV. REAL NO SETOR BOM RETIRO (LIGANDO A AVENIDA REAL A GO 118 PASSANDO PELA CERÂMICA J. PRADO).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PEDRINHO DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/167/167_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE SOBRE O CÓRREGO GAMELEIRA QUE CORTA A FAZENDA CAATINGA DO SR MIGUEL TAVARES (DÉ DO TOURO) E A FAZENDA AEROPORTO DO SR. HÉLIO ANDRADE</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CARLINHOS DO AMÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA - SOLICITA AO PREFEITO MUNICIPAL DE CAMPOS BELOS PAVIMENTAÇÃO ASFÁLTICA DA RUA REAL LOCALIZADA NO SETOR BOM RETIRO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA JARDINADA COM ILUMINAÇÃO AMPLA NA IGREJA PAROQUIA DE SÃO SEBASTIÃO LOCALIZADA NO SETOR BOM RETIRO.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA O PATROLAMENTO E CASCALHAMENTO DAS ESTRADA DA ZONA RURAL ESPCIALMENTE NA REGIAO DO POCO BRANCO PASSANDO PELA PROPRIEDADE DO SR. JOSÉ ZACARIAS INDO ATÉ A REGIÃO DO SOBRADINHO</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO PAVIMENTAÇÃO ASFÁLTICA DA RUA 05 E RUA 07 AMBAS DO SETOR MORADA NOVA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>BRASILINO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO AO ÓRGÃO COMPETENTE A EXTENSÃO DA REDE DE ENERGIA COM ILUMINAÇÃO PÚBLICA PARA AS RUAS 01 E 03 DO JARDIM GABRIELA.                                                                   </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE INTERCEDA JUNTO A SANEAGO PARA QUE SEJA FEITA A CONSTRUÇÃO DO RESERVATÓRIO DE ÁGUA E A LIGAÇÃO DA ÁGUA NO SETOR PORTAL DA SERRA.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/168/168_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PAVIMENTAÇÃO ASFÁLTICA DA RUA TIBURTINO BATISTA, RUA JACINTO FERREIRA CAMPOS, RUA DA CERÂMICA E VIELA 25 A TODAS DO SETOR INDUSTRIAL PERTENCENTE AO COMPLEXO DO CAMPO DE FUTEBOL PRÓXIMA AO ANTIGO PONTO DE CAFÉ TOLEDO E RESIDÊNCIA DO SENHOR VALDEZINHO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>JURANDI JOSÉ DOS SANTOS - JURANDA</t>
   </si>
   <si>
     <t xml:space="preserve">NO SENTIDO QUE SEJA OFERTADA "MOÇÃO DE PESAR", À FAMÍLIA DO ILUSTRÍSSIMO ANJO RODRIGUES GALVÃO, FALECIDO NA CIDADE DE GOIÂNIA, NESTE SÁBADO, 19 DE FEVEREIRO DE 2011. </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ZÉ AIRES</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DA SALA DA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE CAMPOS BELOS-GO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLPE</t>
   </si>
   <si>
     <t>Projeto de Lei do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.doc</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;ALTERA DISPOSIÇÕES DA  LEI Nº1.069/2011 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTAMOS A V.EXMA., NOS TERMOS DO ART. 117 E 122 INCISO XI DO REGIMENTO INTERNO, OUVINDO O PLENÁRIO E CONSIDERANDO A NECESSIDADE DA COMUNIDADE REQUEREMOS AO SENHOR DEPUTADO FEDERAL PEDRO PINHEIRO CHAVES QUE TOME PROVIDÊNCIA JUNTO AO ÓRGÃOS COMPETENTES A VIABILIDADE DE ADQUIRIR UM CAMINHÃO PARA A REALIZAÇÃO DA COLETA DE LIXO EM CAMPOS BELOS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÃO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL REFERENTE DO CUMPRIMENTO DA LEI MUNICIPAL Nº 1057 DE FEVEREIRO DE 2011 QUE DISPÕE SOBRE REVISÃO SALARIAL DOS SERVIDORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/147/147_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PRESIDENTE DA CÂMARA MUNICIPAL DE CAMPOS BELOS,AQUISIÇÃO DE UM MICRO COMPUTADOR DESTINA EXCLUSIVAMENTE A SECRETARIA GERAL, PARA INFORMATIZAR AS LEIS DESTA AUGUSTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A ADEQUAÇÃO E APLICAÇÃO DO PLANO DE CARREIRA DE CARGOS E SALÁRIOS (PCCS) DE CATEGORIA DE SERVIDORES DA SAÚDE MUNICIPAL, AGENTE ADMINISTRATIVO E DEMAIS CLASSES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,68 +600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2011/106/106_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>