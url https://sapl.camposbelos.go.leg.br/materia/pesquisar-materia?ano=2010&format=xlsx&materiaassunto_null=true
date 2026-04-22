--- v0 (2025-12-14)
+++ v1 (2026-04-22)
@@ -54,606 +54,606 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CARLINHOS DO AMÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA - SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE FAZER A LIGAÇÃO DE REDE DA ENERGIA ELÉTRICA DA RUA 22 ENTRE AS RUA 25 E 27, DIVISA COM O SETOR VILA BAIANA E BREJINHO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/152/152_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PADRONIZAR AS CALÇADAS DA RUA DO COMÉRCIO E AV. DES. RIV. LIC. MIRANDA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SARGENTO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.bmp</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.bmp</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UMA ÁREA COBERTA NO CEMITÉRIO JATOBÁ</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>BRASILINO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/112/112_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI DESTINADO A CRIAR O PLANO DE CARREIRA DO MAGISTÉRIO PUBLICO DO MUNICÍPIO, COM RESPECTIVOS CARGOS, REGIME DE TRABALHO E PLANO DE PAGAMENTO DO PROFISSIONAIS DA EDUCAÇÃO EM CONSONÂNCIA COM OS PRINCÍPIOS BÁSICOS DA LEI FEDERAL Nº 9.394, DE 20 DE DEZEMBRO DE 1996 E LEGISLAÇÃO CORRETALA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/136/136_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL ENTRE CAMPOS BELOS ATÉ A CASA DE DONA FRANCISCA NA PINHEIRA PASSANDO PELO TOURO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/150/150_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA MUNICIPAL, COBRE PROVIDÊNCIAS REFERENTE A MANUTENÇÃO REDE DE ESGOTO NA GO-118 SETOR BREJINHO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/153/153_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A PREFEITURA MUNICIPAL O PATROLAMENTO E ASFALTAMENTO COM URGÊNCIA NA RUA CONHECIDA COMO ZÉ CORINGA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/154/154_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE REALIZE A PAVIMENTAÇÃO ASFÁLTICA DA RUA 10 SETOR VILA BAIANA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/111/111_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE BUSQUE JUNTO AOS ÓRGÃOS COMPETENTE DO ESTADO OS MEIOS NECESSÁRIO PARA CONCEDER TÍTULOS DEFINITIVOS DE DOMÍNIO DE TERRAS, AOS ASSENTADOS DO PROJETO GAMELEIRA(CHÁCARA PECUÁRIA) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/151/151_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE EFETUE CASCALHAMENTO DA RUA 10 SETOR BOM RETIRO E RUA 17 DO SETOR BEM BOM.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE CONCLUA A CONSTRUÇÃO DA PONTE DA RUA 18 DO SETOR BEM BOM, (CONHECIDA COMO PONTO DO RAIMUNDINHO)QUE LIGA AO SETOR HÉRCULES.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PEDRINHO DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO SENHOR PREFEITO ATENÇÃO ESPECIAL ÀS SEGUINTES RUAS DA CIDADE DE CAMPOS BELOS, NO SENTIDO DE PÔR ASFALTAMENTO, SÃO ELAS A RUA 10 LOCALIZADA NO FUNDO DO COLÉGIO MARIANO E CRECHE (NOME DA CRECHE), RUA 17 ATÉ A 18 - LOCALIZADA NO SETOR BEM BOM E RUA PADRE PEDAGIO ATÉ A GO 118.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/412/lei_n.1033-2010-cria_creche_municipal_aurora_pontes_jardim_dona_aurora.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/412/lei_n.1033-2010-cria_creche_municipal_aurora_pontes_jardim_dona_aurora.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.033 DE 2010 DE 04 DE MARÇO DE 2010</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/406/lei_1.034-2010_fica_alterado_o_quantitativo_de_vagas_de_cargos_de_auxiliar_de_pedreiro_no_municipio.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/406/lei_1.034-2010_fica_alterado_o_quantitativo_de_vagas_de_cargos_de_auxiliar_de_pedreiro_no_municipio.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.034 DE 2010DE 04 DE MARÇO DE 2010</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/407/lei_1.035-2010_denomina_a_ala_os_gabinetes_da_camara_municipal_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/407/lei_1.035-2010_denomina_a_ala_os_gabinetes_da_camara_municipal_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.035 DE 2010 DE 04 DE MARÇO DE 2010</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/408/lei_1.036-2010_dispoe_sobre_a_doacao_de_04_quatro_lotes_urbanos_para_a_fundacao_tiradentes.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/408/lei_1.036-2010_dispoe_sobre_a_doacao_de_04_quatro_lotes_urbanos_para_a_fundacao_tiradentes.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.036 DE 2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/409/lei_1.038-2010_dispoe_sobre_as_diretrizes_gerais_para_a_elaboracao_da_lei_diretrizes_orcamentaria_ldo_de_2011.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/409/lei_1.038-2010_dispoe_sobre_as_diretrizes_gerais_para_a_elaboracao_da_lei_diretrizes_orcamentaria_ldo_de_2011.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.038 DE 2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/410/lei_1.039-2010_dispoe_sobre_a_doacao_de_01_uma_chacara_situada_no_setor_novo_horizonte.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/410/lei_1.039-2010_dispoe_sobre_a_doacao_de_01_uma_chacara_situada_no_setor_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.039 DE 2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/425/lei_n.1040-2010-cria_coordenadoria_municipal_de_defesa_civil_comdec.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/425/lei_n.1040-2010-cria_coordenadoria_municipal_de_defesa_civil_comdec.pdf</t>
   </si>
   <si>
     <t>Lei nº 1.040/2010 De 10 de maio de 2010.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/424/lei_n.1041-2010-indeniza_area_jurandir_souza_cardozo.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/424/lei_n.1041-2010-indeniza_area_jurandir_souza_cardozo.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1041/2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/423/lei_n.1042-2010-reajuste_salariais.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/423/lei_n.1042-2010-reajuste_salariais.pdf</t>
   </si>
   <si>
     <t>Lei nº 1.042/2010 De 10 de maio de 2010.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/422/lei_n.1043-2010-cria_dia_do_evangelio_vetada.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/422/lei_n.1043-2010-cria_dia_do_evangelio_vetada.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.043/2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/421/lei_n.1044-2010-fixacao_da_data_comemorativa_do_aniversario_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/421/lei_n.1044-2010-fixacao_da_data_comemorativa_do_aniversario_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.044/2010 DE 10 DE MAIO DE 2010</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/420/lei_n.1045-2010-doacao_da_chacara-donizete_zacarias_da_rocha.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/420/lei_n.1045-2010-doacao_da_chacara-donizete_zacarias_da_rocha.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.045/2010 DE 27 DE SETEMBRO DE 2010</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/419/lei_n.1046-2010-indeniza_lote_urbano_lindalva_vieira.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/419/lei_n.1046-2010-indeniza_lote_urbano_lindalva_vieira.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.046/2010 DE 27 DE SETEMBRO DE 2010</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/418/lei_n.1047-2010-doacao_de_chacara-martinho_da_silva_leite.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/418/lei_n.1047-2010-doacao_de_chacara-martinho_da_silva_leite.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.047/2010 DE 27 DE SETEMBRO DE 2010</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/411/lei_n._1049_-_2010_altera_o_regime_proprio_de_previdencia_social_do_municipio_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/411/lei_n._1049_-_2010_altera_o_regime_proprio_de_previdencia_social_do_municipio_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.049 - 2010 DE 27 DE DEZEMBRO DE 2010</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/417/lei_n.1050-2010-autoriza_o_chefe_do_poder_executivo_conceder_descontos_para_pagamento_de_iptu-itu.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/417/lei_n.1050-2010-autoriza_o_chefe_do_poder_executivo_conceder_descontos_para_pagamento_de_iptu-itu.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.050/2010 DE 27 DE DEZEMBRO DE 2010</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/416/lei_n.1051-2010-autoriza_o_chefe_do_poder_executivo_a_fazer_suplementacoes_no_orcamento_2010.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/416/lei_n.1051-2010-autoriza_o_chefe_do_poder_executivo_a_fazer_suplementacoes_no_orcamento_2010.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.051/2010 DE 27 DE DEZEMBRO DE 2010</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/415/lei_n.1052-2010-dispoe_sobre_a_denominacao_do_cras_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/415/lei_n.1052-2010-dispoe_sobre_a_denominacao_do_cras_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.052-2010 DE 27 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/414/lei_n.1053-2010-dispoe_sobre_a_denominacao_do_creas_de_campos_belos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/414/lei_n.1053-2010-dispoe_sobre_a_denominacao_do_creas_de_campos_belos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.053/2010 DE 27 DE DEZEMBRO DE 2010</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/413/lei_n.1054-2010-estima_receita_e_fixa_despesa_do_municipio_exercicio_de_2011.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/413/lei_n.1054-2010-estima_receita_e_fixa_despesa_do_municipio_exercicio_de_2011.pdf</t>
   </si>
   <si>
     <t>Lei nº 1054-2010 De 04 de março de 2010</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ZÉ AIRES</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ALA DO GABINETE DA CÂMARA MUNICIPAL DE CAMPOS BELOS - GOIÁS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/109/109_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DA DATA COMEMORATIVA DO ANIVERSÁRIO DE CAMPOS BELOS-GO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.rtf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.rtf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 18 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPOS BELOS-GO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/141/141_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO CÓPIA DO PROCESSO ADMINISTRATIVO INDENIZATÓRIO DO ACIDENTE DE TRANSITO OCORRIDO NA GO 118, DEPOIS ASA BRANCA ENVOLVENDO UM VEICULO PARTICULAR E UM TRATOR DE PROPRIEDADE DA PREFEITURA MUNICIPAL DE CAMPOS BELOS-GO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/142/142_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA  REQUEIRO AO CHEFE DO PODER EXECUTIVO CÓPIA DO PROCESSO LICITATÓRIO ONDE A PREFEITURA MUNICIPAL DE CAMPOS BELOS SE DESFAZ DO MATERIAL USADO ESPECIALMENTE DAS TELHAS PLAN QUE SUBSTITUÍDAS NO HOSPITAL MUNICIPAL DE CAMPOS BELOS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/143/143_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO RELAÇÃO NOMINAL DOS TAXISTAS COM A RESPECTIVA AUTORIZAÇÃO DE FUNCIONAMENTO LOCAL.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>JURANDI JOSÉ DOS SANTOS - JURANDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/98/98_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO DO CHEFE DO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À JUNTA MÉDICA RESPONSÁVEL PELA HOMOLOGAÇÃO DE ATESTADOS MÉDICOS CONFORME O DECRETO Nº 012/2010</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/100/100_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO DO CHEFE DO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA CASA DE APOIO DA PREFEITURA DE CAMPOS BELOS NA CAPITAL DO ESTADO, CONFORME PROMESSA ELEITORAL.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/144/144_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL ENCAMINHAMENTO DO PROJETO DE LEI Nº 026-2009, DE 11 DE NOVEMBRO DE 2009. DISPÕE SOBRE A REESTRUTURAÇÃO ORGANIZACIONAL E ADMINISTRATIVA DO MUNICÍPIO DE CAMPOS BELOS GOIÁS E ORGANIZA OS SERVIÇOS MUNICIPAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/140/140_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL CÓPIAS TOTAIS DO PROCESSO DE LICITAÇÃO PARA COMPRAR DE MEDICAMENTOS NO QUAL GEROU PROCESSO DE Nº 1700.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETARIO DE AGRICULTURA E MEIO AMBIENTE PARA ESCLARECIMENTO E INFORMAÇÕES NECESSÁRIA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/170/170_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REATIVAR APARELHAGEM DE SOM DA FEIRA LIVRE DE CAMPOS BELOS E PROIBIR O FUNCIONAMENTO DOS APARELHOS QUE ESTÃO EM DESACORDO COM AS NORMAS VIGENTES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/146/146_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE REALIZE AS NUMERAÇÕES DOS LOGRADORES E EMPLACAMENTO DAS VIAS PUBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/456/resolucao_036_2010.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/456/resolucao_036_2010.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do § 3º do Artigo 15 do Regimento Interno da Câmara Municipal de Campos Belos, e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -960,68 +960,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/412/lei_n.1033-2010-cria_creche_municipal_aurora_pontes_jardim_dona_aurora.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/406/lei_1.034-2010_fica_alterado_o_quantitativo_de_vagas_de_cargos_de_auxiliar_de_pedreiro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/407/lei_1.035-2010_denomina_a_ala_os_gabinetes_da_camara_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/408/lei_1.036-2010_dispoe_sobre_a_doacao_de_04_quatro_lotes_urbanos_para_a_fundacao_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/409/lei_1.038-2010_dispoe_sobre_as_diretrizes_gerais_para_a_elaboracao_da_lei_diretrizes_orcamentaria_ldo_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/410/lei_1.039-2010_dispoe_sobre_a_doacao_de_01_uma_chacara_situada_no_setor_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/425/lei_n.1040-2010-cria_coordenadoria_municipal_de_defesa_civil_comdec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/424/lei_n.1041-2010-indeniza_area_jurandir_souza_cardozo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/423/lei_n.1042-2010-reajuste_salariais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/422/lei_n.1043-2010-cria_dia_do_evangelio_vetada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/421/lei_n.1044-2010-fixacao_da_data_comemorativa_do_aniversario_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/420/lei_n.1045-2010-doacao_da_chacara-donizete_zacarias_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/419/lei_n.1046-2010-indeniza_lote_urbano_lindalva_vieira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/418/lei_n.1047-2010-doacao_de_chacara-martinho_da_silva_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/411/lei_n._1049_-_2010_altera_o_regime_proprio_de_previdencia_social_do_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/417/lei_n.1050-2010-autoriza_o_chefe_do_poder_executivo_conceder_descontos_para_pagamento_de_iptu-itu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/416/lei_n.1051-2010-autoriza_o_chefe_do_poder_executivo_a_fazer_suplementacoes_no_orcamento_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/415/lei_n.1052-2010-dispoe_sobre_a_denominacao_do_cras_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/414/lei_n.1053-2010-dispoe_sobre_a_denominacao_do_creas_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/413/lei_n.1054-2010-estima_receita_e_fixa_despesa_do_municipio_exercicio_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/456/resolucao_036_2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/10/10_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/412/lei_n.1033-2010-cria_creche_municipal_aurora_pontes_jardim_dona_aurora.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/406/lei_1.034-2010_fica_alterado_o_quantitativo_de_vagas_de_cargos_de_auxiliar_de_pedreiro_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/407/lei_1.035-2010_denomina_a_ala_os_gabinetes_da_camara_municipal_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/408/lei_1.036-2010_dispoe_sobre_a_doacao_de_04_quatro_lotes_urbanos_para_a_fundacao_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/409/lei_1.038-2010_dispoe_sobre_as_diretrizes_gerais_para_a_elaboracao_da_lei_diretrizes_orcamentaria_ldo_de_2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/410/lei_1.039-2010_dispoe_sobre_a_doacao_de_01_uma_chacara_situada_no_setor_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/425/lei_n.1040-2010-cria_coordenadoria_municipal_de_defesa_civil_comdec.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/424/lei_n.1041-2010-indeniza_area_jurandir_souza_cardozo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/423/lei_n.1042-2010-reajuste_salariais.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/422/lei_n.1043-2010-cria_dia_do_evangelio_vetada.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/421/lei_n.1044-2010-fixacao_da_data_comemorativa_do_aniversario_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/420/lei_n.1045-2010-doacao_da_chacara-donizete_zacarias_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/419/lei_n.1046-2010-indeniza_lote_urbano_lindalva_vieira.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/418/lei_n.1047-2010-doacao_de_chacara-martinho_da_silva_leite.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/411/lei_n._1049_-_2010_altera_o_regime_proprio_de_previdencia_social_do_municipio_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/417/lei_n.1050-2010-autoriza_o_chefe_do_poder_executivo_conceder_descontos_para_pagamento_de_iptu-itu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/416/lei_n.1051-2010-autoriza_o_chefe_do_poder_executivo_a_fazer_suplementacoes_no_orcamento_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/415/lei_n.1052-2010-dispoe_sobre_a_denominacao_do_cras_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/414/lei_n.1053-2010-dispoe_sobre_a_denominacao_do_creas_de_campos_belos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/413/lei_n.1054-2010-estima_receita_e_fixa_despesa_do_municipio_exercicio_de_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/244/244_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2010/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2010/456/resolucao_036_2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>