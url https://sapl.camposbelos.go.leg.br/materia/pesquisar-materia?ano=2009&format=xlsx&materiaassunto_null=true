--- v0 (2025-12-14)
+++ v1 (2026-04-21)
@@ -51,885 +51,885 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/113/113_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA E.EXA., NOS TERMOS DO ART.113 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, SUGERINDO AO SENHOR PREFEITO A PROCEDER A RECUPERAÇÃO DA ESTRADA QUE DÁ ACESSO AS FAZENDAS TAQUARUÇÚ E SOBRADINHO.VISTO QUE ESSE TRECHO SE ENCONTRA EM PÉSSIMA CONDIÇÕES DE TRAFEGO, SENDO ELE BASTANTE MOVIMENTADO POR VEÍCULOS QUE TRANSPORTAM ALUNOS, ESTÁ EM MÁ CONSERVAÇÃO FAZ COM QUE O TRANSPORTE ESCOLAR SE TORNE INEFICIENTE, PREJUDICANDO ASSIM O TRABALHO DOS MOTORISTA E A CHEGADA DOS ALUNOS EM TEMPO HÁBIL ÀS ESCOLA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>BRASILINO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/114/114_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A V.EXMA., NOS TERMOS DO ART. 113, DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO SENHOR PREFEITO, OUVINDO O PLENÁRIO DESTA CASA, PARA QUE SEJA PROVIDENCIADO, A AQUISIÇÃO DE UMA PATRULHADA MECÂNICA PARA A ZONA RURAL.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/125/125_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS ESCOLAR NA RODOVIA DE CAMPOS BELOS SENTIDO BARREIRÃO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/115/115_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL, O SENHOR NEUDIVALDO XAVIER DE OLIVEIRA SARDINHA, DEPOIS DE OUVINDO O PLENÁRIO DESTA CASA LEGISLATIVA, JUNTO À SECRETARIA MUNICIPAL MUNICIPAL DE INFRA ESTRUTURA, QUE SEJA CONSTRUIDA UMA PONTE SOBRE O CÓRREGO QUE CORTA A RUA 12 LIGANDO A RUA 09 DO FÓRUM NO SETOR TOMAZINHO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>SARGENTO ABREU</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/11/11_texto_integral.bmp</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/11/11_texto_integral.bmp</t>
   </si>
   <si>
     <t>LIGAÇÃO E DISTRIBUIÇÃO DA ÁGUA NA FAZENDA BREJÃO</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/12/12_texto_integral.bmp</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/12/12_texto_integral.bmp</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO TOTAL NO SETOR BOM RETIRO, MORADA NOVA E BREJINHO</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/</t>
   </si>
   <si>
     <t>EMENTA - CONSTRUÇÃO DE UMA PRAÇA ARBORIZADA, AO LADO DA IGREJA SÃO SEBASTIÃO NO SETOR BOM RETIRO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PEDRINHO DO SINDICATO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/160/160_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PISTA PARA PEDESTRE, DA VIA DO BARREIRÃO AO ENTRONCAMENTO DA GO - 452</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>JURANDI JOSÉ DOS SANTOS - JURANDA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/95/95_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM CONSTRUIDOS DOIS BANHEIROS PÚBLICOS NA PRAÇA DA MATRIZ, SENDO UM MASCULINO E O OUTRO FEMININO.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/116/116_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERI AO SENHOR PREFEITO O CALÇAMENTO DE PEDRA, TROCANDO POR ASFALTO DA AV.DESEMBARGADOR LICINIO DE MIRANDA, DO CRUZAMENTO COM A RUA ADELINO JOSÉ DOS SANTOS ATÉ O HOSPITAL MUNICIPAL E TRECHOS DA RUA 07 DE SETEMBRO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/127/127_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTO TOTAL DA RUA 08 VILA BAIANA, RUA ADELINO JOSÉ DOS SANTOS, VIELA DAS MANGUEIRA NA QUADRA N ENTRE A RUA ADELINO JOSÉ DOS SANTOS E TEMISTOCLES ROCHA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/128/128_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL QUE DISPONIBILIZANDO OS RECURSOS NECESSÁRIO, EFETUE OS ASFALTAMENTO NA RUA 07 SETOR TOMAZINHO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/14/14_texto_integral.bmp</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/14/14_texto_integral.bmp</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS AO CHEFE DO PODER EXECUTIVO QUE CONSIGA DESTACAMENTO POLICIAL PARA O DISTRITO POUSO ALTO</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/13/13_texto_integral.bmp</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/13/13_texto_integral.bmp</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UMA REDE DE ESGOTO E ASFALTAMANTO</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/117/117_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERI AO PREFEITO A CONSTRUIR UMA PONTE OU COLOCAR BUEIRO, NA RUA CONSOLAÇÃO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/133/133_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTAMOS A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 113 DO REGIMENTO INTERNO A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO SENHOR PREFEITO, OUVINDO O PLENÁRIO DESTA CASA, PARA QUE SEJA FEITO PATROLAMENTO DAS RUAS DO SETOR HORIZONTE.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/122/122_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA PONTE LIGANDO A RUA 05 DO SETOR BEM BOM A RUA 23 DA VILA BAIANA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/119/119_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 113 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO A SER ENCAMINHADA AO SENHOR PREFEITO, OUVIDO NO PLENÁRIO DESTA CASA, PARA QUE SEJA FEITO A CONSTRUÇÃO DE UMA PONTE NO CÓRREGO BREJÃO, LIGANDO AS FAZENDAS BREJÃO I E II.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/120/120_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 113 DO REGIMENTO INTERNO A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO SENHOR PREFEITO, OUVINDO O PLENÁRIO DESTA CASA, PARA QUE SEJA FEITO PERFURAÇÃO DE UM POÇO ARTESIANO COM AS DEVIDAS INSTALAÇÕES HIDRÁULICAS NA FAZENDA BOCA DA CATINGA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>CARLINHOS DO AMÉRICA</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/149/149_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA - SUGIRO AO CHEFE DO PODER EXECUTIVO, A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS 17 E 18 DO SETOR BEM BOM.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>GILBERTO RODRIGUES DE BRITO - GILBERTINHO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/97/97_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO QUE TOME PROVIDÊNCIAS JUNTO AOS ÓRGÃOS COMPETENTES, NO SENTIDO DE ENVIDAREM ESFORÇO NECESSÁRIOS VISANDO A ALTERAÇÃO DE ENERGIA MONOFÁSICA PARA A TRIFÁSICA, NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/134/134_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIA PARA MELHORAR O ABASTECIMENTO D&amp;#180;AGUA NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/118/118_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS JUNTO A EMPRESA RESPONSÁVEL PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UM RECEPTOR DE SINAL PARA CELULAR NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/121/121_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIA JUNTO AO ÓRGÃO COMPETENTE PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UM POSTO DE ATENDIMENTO DOS CORREIOS NO DISTRITO DE POUSO ALTO</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/165/165_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE RECURSOS JUNTO A SECRETARIA DE INFRA-ESTRUTURA PARA QUE SEJA CONSTRUIDO UM BALNEÁRIO PUBLICO MUNICIPAL NO RIO MOSQUITO NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/162/162_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO, ATENÇÃO ESPECIAL AO DISTRITO DE POUSO ALTO E POVOADO BARREIRÃO NO SENTIDO DE INCLUI-LOS,EM PROGRAMAS HABITACIONAIS VOTADOS PRINCIPALMENTE, ÀS PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/96/96_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIA NO SENTIDO DE NOMEAR UM SUBPREFEITO PARA O DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/163/163_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIA PARA A PERFURAÇÃO DE UM POÇO ARTESIANO NA FAZENDA POÇO BRANCO E OUTRO NA FAZENDA PINHEIRA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/164/164_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE TELEFONIA MÓVEL PARA ATENDER O POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/129/129_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS QUANTO À REGULARIZAÇÃO DA COLETA DO LIXO NO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/130/130_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO CHEFE DO PODER EXECUTIVO A CONSTRUÇÃO E INSTALAÇÃO DE UM POSTO POLICIAL NO POVOADO DO BARREIRÃO</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/131/131_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO A MANUTENÇÃO OU SUBSTITUIÇÃO SE NECESSÁRIO DA TUBULAÇÃO DE DISTRIBUIÇÃO DE ÁGUA DO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/124/124_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROVIDÊNCIAS JUNTO À EMPRESA RESPONSÁVEL PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UM RECEPTOR DE SINAL PARA CELULAR NO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/135/135_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO AOS ÓRGÃOS COMPETENTES PARA ADQUIRIR BENS MÓVEIS DESTINADOS AOS ESCRITÓRIOS DO 12º DELEGACIA DE SERVIÇOS MILITAR E DA JUNTA DO SERVIÇO MILITAR AMBAS COM SEDE EM CAMPOS BELOS-GO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/132/132_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO DOS SETORES MORADA NOVA, BOM RETIRO, DOM ALANO(INCLUSIVE PRÓXIMO A IGREJA SÃO SEBASTIÃO), A 5º AVENIDA NO SETOR AEROPORTO II, RUA ONDE RESIDE SOLDADO NORIVALDO APÓS O CENTRO DO CONHECIMENTO "</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>LEI MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/359/lei_no_1.006-09-reestrutura_organizacional.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/359/lei_no_1.006-09-reestrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>LEI 1.006-2009 DE 01 DE MARÇO DE 2009</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/360/lei_1.007-2009_autoriza_alienacao_de_veiculos.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/360/lei_1.007-2009_autoriza_alienacao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.007-2009 DE 02 DE MARÇO DE 2009</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/361/lei_1.008-2009_regulamentacao_do_art._241_da_constituicao_federal.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/361/lei_1.008-2009_regulamentacao_do_art._241_da_constituicao_federal.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.008-2009 DE 01 DE MARÇO DE 2009</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>LEI 1.018 - INSTITUI O SERVIÇO DE MOTO TAXI NO MUNICIPIO DE CAMPOS BELOS  DETERMINA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/397/lei_no_1.019-09-doacao_de_um_lote_na_zona_urbana_para_paroquia_nossa_senhora_da_conceicao-cristo_operario.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/397/lei_no_1.019-09-doacao_de_um_lote_na_zona_urbana_para_paroquia_nossa_senhora_da_conceicao-cristo_operario.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 1.019 DE 13 DE AGOSTO DE 2009</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/398/lei_no_1.020-09-autoriza_o_poder_executivo_regularizar_e_expedir_titulo_mediante_alienacao_a_moradores_do_distrito_do_pouso_alto.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/398/lei_no_1.020-09-autoriza_o_poder_executivo_regularizar_e_expedir_titulo_mediante_alienacao_a_moradores_do_distrito_do_pouso_alto.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.020-2009 DE 13 DE AGOSTO DE 2009</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/399/lei_no_1.021-09-dispoe_da_regulamentacao_do_art._241_quando_o_objetivo_seja_seguranca_publica.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/399/lei_no_1.021-09-dispoe_da_regulamentacao_do_art._241_quando_o_objetivo_seja_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.021-2009 DE 23 DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/400/lei_no_1.022-09-conselho_municipal_de_desenvolvimento_rural-agricultura.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/400/lei_no_1.022-09-conselho_municipal_de_desenvolvimento_rural-agricultura.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.022 DE 2009 DE 23 DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/401/lei_no_1.023-09-financiamento_banco_do_brasil.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/401/lei_no_1.023-09-financiamento_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.023 DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/402/lei_no_1.024-09-programa_de_subsidio_a_habitacao_de_interesse_social-psh.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/402/lei_no_1.024-09-programa_de_subsidio_a_habitacao_de_interesse_social-psh.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.024-2009 DE 23 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/403/lei_no_1.025-09-incentivo_fiscais_aos_proprietarios_de_imoveis.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/403/lei_no_1.025-09-incentivo_fiscais_aos_proprietarios_de_imoveis.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.025 DE 23 DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/404/lei_no_1.026-09-esporte_taca_cidade.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/404/lei_no_1.026-09-esporte_taca_cidade.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.026 DE 2009 DE 23 DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/405/lei_no_1.027-09-cria_fundo_de_habitacao_e_institui_conselho_gestor_fhis.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/405/lei_no_1.027-09-cria_fundo_de_habitacao_e_institui_conselho_gestor_fhis.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.027 DE 2009 DE 16 DE NOVEMBRO DE 2009</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/426/lei_no_1.028-09-altera_lei_927-2007_-_que_dispoe_sobre_a_criacao_do_conselho_e_controle_social_fundeb.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/426/lei_no_1.028-09-altera_lei_927-2007_-_que_dispoe_sobre_a_criacao_do_conselho_e_controle_social_fundeb.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.028/2009 DE 16 DE NOVEMBRO DE 2009</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/427/lei_no_1.030-09-licenca_maternidade.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/427/lei_no_1.030-09-licenca_maternidade.pdf</t>
   </si>
   <si>
     <t>Lei nº 1.030/2009 De 23 de Dezembro de 2009</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/428/lei_no_1.032-09-ppa_para_o_periodo_de_2010-2013.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/428/lei_no_1.032-09-ppa_para_o_periodo_de_2010-2013.pdf</t>
   </si>
   <si>
     <t>LEI Nº 1.032/09 DE 23 DE DEZEMBRO DE 2009</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/102/102_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO PRÉDIO DA CÂMARA MUNICIPAL DE CAMPOS BELOS GO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ZÉ AIRES</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/181/181_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE REUNIÃO DA CÂMARA MUNICIPAL DE CAMPOS BELOS GOIAS E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/101/101_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOMBA POR SEU VALOR ARQUITETÔNICO, HISTÓRICO E CULTURAL, O PRÉDIO ANTIGO DA PREFEITURA MUNICIPAL DE CAMPOS BELOS, SITUADO NA PRAÇA DA MATRIZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/173/173_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA PONTE NO RIO MONTES CLARO, LIGANDO AO MUNICÍPIO DE CAMPOS BELOS GO A MONTE ALEGRE DE GOIÁS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/174/174_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE TODAS AS RUAS DO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINÁSIO DE ESPORTES NO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/176/176_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA ÁREA DESTINADA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/177/177_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE TODAS AS RUAS DO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/179/179_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM GINÁSIO DE ESPORTE NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/171/171_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO DE GRAMADO NO DISTRITO DE POUSO ALTO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/172/172_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DAS RUAS DESEMBARGADOR RIVADÁVIA LICÍNIO DE MIRANDA E RUA DO COMERCIO DA GO-118 ATÉ O SUPERMERCADO COMPRE BEM.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/139/139_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO QUE SEJAM SOLICITADAS INFORMAÇÕES AO SENHOR PREFEITO MUNICIPAL, NO SENTIDO DE ESCLARECER A LOCAÇÃO DE VEÍCULOS QUE PRESTAM SERVIÇOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/99/99_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE VERBA DESTINADA AO ASFALTO DE RUA DE TERRA DA CIDADE.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/104/104_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO AO CHEFE DO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DA LEI Nº 998-2008 QUANTO A CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/169/169_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: REQUEIRO AO CHEFE DO PODER EXECUTIVO CÓPIA DE TODOS OS PROCESSOS LICITATÓRIOS DO ANO DE 2009.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/161/161_texto_integral.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE CONSTRUA UM PARQUINHO INFANTIL NA PRAÇA DO POVOADO BARREIRÃO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/457/resolucao_035_2009.pdf</t>
+    <t>http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/457/resolucao_035_2009.pdf</t>
   </si>
   <si>
     <t>“Altera a Redação do Artigo 1º do Regimento Interno da Câmara Municipal de Campos Belos, e dá outras providências.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1236,68 +1236,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/11/11_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/12/12_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/14/14_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/13/13_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/359/lei_no_1.006-09-reestrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/360/lei_1.007-2009_autoriza_alienacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/361/lei_1.008-2009_regulamentacao_do_art._241_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/397/lei_no_1.019-09-doacao_de_um_lote_na_zona_urbana_para_paroquia_nossa_senhora_da_conceicao-cristo_operario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/398/lei_no_1.020-09-autoriza_o_poder_executivo_regularizar_e_expedir_titulo_mediante_alienacao_a_moradores_do_distrito_do_pouso_alto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/399/lei_no_1.021-09-dispoe_da_regulamentacao_do_art._241_quando_o_objetivo_seja_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/400/lei_no_1.022-09-conselho_municipal_de_desenvolvimento_rural-agricultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/401/lei_no_1.023-09-financiamento_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/402/lei_no_1.024-09-programa_de_subsidio_a_habitacao_de_interesse_social-psh.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/403/lei_no_1.025-09-incentivo_fiscais_aos_proprietarios_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/404/lei_no_1.026-09-esporte_taca_cidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/405/lei_no_1.027-09-cria_fundo_de_habitacao_e_institui_conselho_gestor_fhis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/426/lei_no_1.028-09-altera_lei_927-2007_-_que_dispoe_sobre_a_criacao_do_conselho_e_controle_social_fundeb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/427/lei_no_1.030-09-licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/428/lei_no_1.032-09-ppa_para_o_periodo_de_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/457/resolucao_035_2009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/11/11_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/12/12_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/14/14_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/13/13_texto_integral.bmp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/359/lei_no_1.006-09-reestrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/360/lei_1.007-2009_autoriza_alienacao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/361/lei_1.008-2009_regulamentacao_do_art._241_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/397/lei_no_1.019-09-doacao_de_um_lote_na_zona_urbana_para_paroquia_nossa_senhora_da_conceicao-cristo_operario.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/398/lei_no_1.020-09-autoriza_o_poder_executivo_regularizar_e_expedir_titulo_mediante_alienacao_a_moradores_do_distrito_do_pouso_alto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/399/lei_no_1.021-09-dispoe_da_regulamentacao_do_art._241_quando_o_objetivo_seja_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/400/lei_no_1.022-09-conselho_municipal_de_desenvolvimento_rural-agricultura.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/401/lei_no_1.023-09-financiamento_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/402/lei_no_1.024-09-programa_de_subsidio_a_habitacao_de_interesse_social-psh.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/403/lei_no_1.025-09-incentivo_fiscais_aos_proprietarios_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/404/lei_no_1.026-09-esporte_taca_cidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/405/lei_no_1.027-09-cria_fundo_de_habitacao_e_institui_conselho_gestor_fhis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/426/lei_no_1.028-09-altera_lei_927-2007_-_que_dispoe_sobre_a_criacao_do_conselho_e_controle_social_fundeb.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/427/lei_no_1.030-09-licenca_maternidade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/428/lei_no_1.032-09-ppa_para_o_periodo_de_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/./sapl/public/materialegislativa/2009/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.camposbelos.go.leg.br/media/sapl/public/materialegislativa/2009/457/resolucao_035_2009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>